--- v1 (2025-11-23)
+++ v2 (2026-10-19)
@@ -1,250 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="197182E1" w14:textId="77777777" w:rsidR="00490401" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3B314790" w14:textId="77777777" w:rsidR="008C0CCB" w:rsidRDefault="008C0CCB" w:rsidP="008C0CCB">
       <w:pPr>
-        <w:ind w:left="12474"/>
-[...126 lines deleted...]
-        <w:ind w:left="12474"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="493EF617" w14:textId="77777777" w:rsidR="008B3097" w:rsidRDefault="008B3097">
-[...8 lines deleted...]
-    <w:p w14:paraId="5CE89AE2" w14:textId="0CCAD233" w:rsidR="00490401" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CE89AE2" w14:textId="71142A45" w:rsidR="00490401" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KAIŠIADORIŲ R. RUMŠIŠKIŲ ANTANO BARANAUSKO GIMNAZIJOS 202</w:t>
       </w:r>
-      <w:r w:rsidR="009B544F">
-[...11 lines deleted...]
-      <w:r w:rsidR="009B544F">
+      <w:r w:rsidR="004373F1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> MOKSLO METŲ I PUSMEČIO</w:t>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="004373F1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MOKSLO METŲ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628AB58D" w14:textId="77777777" w:rsidR="00490401" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>NEFORMALIOJO VAIKŲ ŠVIETIMO TVARKARAŠTIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E82DC5" w14:textId="77777777" w:rsidR="008B3097" w:rsidRDefault="008B3097">
+    <w:p w14:paraId="60E82DC5" w14:textId="77777777" w:rsidR="008B3097" w:rsidRPr="008C0CCB" w:rsidRDefault="008B3097">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="15201" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="4188"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1325"/>
         <w:gridCol w:w="1417"/>
@@ -254,57 +121,67 @@
       </w:tblGrid>
       <w:tr w:rsidR="00172396" w:rsidRPr="00172396" w14:paraId="6866CBED" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E63E02C" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Eil.Nr.</w:t>
+              <w:t>Eil.Nr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="589C0526" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:b/>
@@ -507,61 +384,62 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172396" w:rsidRPr="00172396" w14:paraId="536A7A26" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="449"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAA4147" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00153003">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4AAA4147" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00A71507" w:rsidRDefault="00000000" w:rsidP="00153003">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00971624" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00153003">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jaunučių choras</w:t>
@@ -585,863 +463,946 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B7F3EA2" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00153003">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>R. Gvildienė</w:t>
-            </w:r>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gvildienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B929010" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2127D3" w14:textId="61566F91" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="0E2127D3" w14:textId="060AA910" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="004373F1" w:rsidP="00D238AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-15.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29018AC4" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B355520" w14:textId="7494A92C" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="007208F5" w:rsidP="00D238AC">
+          <w:p w14:paraId="3B355520" w14:textId="7876F10E" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007208F5">
-[...26 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="080F70E3" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="080F70E3" w14:textId="5A2FCB82" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172396" w:rsidRPr="00172396" w14:paraId="15D63925" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="15D63925" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DCDACC" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="36DCDACC" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51C29987" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Gitaros/ukulėlių studija </w:t>
+          <w:p w14:paraId="51C29987" w14:textId="22A0988D" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dainavimo studija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3188AC95" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3188AC95" w14:textId="06092C19" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-8, I-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6351901E" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00F36E7B">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6351901E" w14:textId="28ED6A83" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gvildienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B12AD62" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="4B12AD62" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="009B544F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAE3F7E" w14:textId="77777777" w:rsidR="007208F5" w:rsidRPr="007208F5" w:rsidRDefault="007208F5" w:rsidP="007208F5">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="591F377D" w14:textId="371BFC9B" w:rsidR="004373F1" w:rsidRPr="009B544F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007208F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>16.15-17.15</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="591F377D" w14:textId="4DC6710E" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="007208F5" w:rsidP="007208F5">
+              <w:t>15.15-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA09BDE" w14:textId="0FC0F1C5" w:rsidR="004373F1" w:rsidRPr="009B544F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C72C2D" w14:textId="47B6980E" w:rsidR="004373F1" w:rsidRPr="009B544F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007208F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>17.15-18.15</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="1DA09BDE" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+              <w:t>15.15-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF69C48" w14:textId="42F43172" w:rsidR="004373F1" w:rsidRPr="009B544F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="007208F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>16.</w:t>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:t>15.15-16.15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172396" w:rsidRPr="00172396" w14:paraId="4EC8DCB5" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="4EC8DCB5" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565B02C0" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="565B02C0" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C85766F" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Dainavimo studija </w:t>
+          <w:p w14:paraId="7C85766F" w14:textId="09F6A378" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gitaros/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ukulėlių</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> studija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="271D75BD" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
+          <w:p w14:paraId="271D75BD" w14:textId="55E9E312" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-8, I-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="303A9F6A" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00F36E7B">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="303A9F6A" w14:textId="08B91763" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gvildienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5402717C" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="5402717C" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC882ED" w14:textId="38BF17F4" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00000000" w:rsidP="00D238AC">
+          <w:p w14:paraId="388C9A72" w14:textId="18CE5DC3" w:rsidR="004373F1" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.15-1</w:t>
+            </w:r>
+            <w:r w:rsidR="008406A2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CC882ED" w14:textId="6928A050" w:rsidR="008406A2" w:rsidRPr="009B544F" w:rsidRDefault="008406A2" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007208F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15.</w:t>
-[...6 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="007208F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-16.</w:t>
-[...6 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>.15-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3353B8FB" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="3353B8FB" w14:textId="59DC6872" w:rsidR="004373F1" w:rsidRPr="009B544F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEC4AD4" w14:textId="2F8E1430" w:rsidR="00490401" w:rsidRPr="009B544F" w:rsidRDefault="00000000" w:rsidP="00D238AC">
+          <w:p w14:paraId="7CE18D71" w14:textId="14B94E2B" w:rsidR="004373F1" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.15-1</w:t>
+            </w:r>
+            <w:r w:rsidR="008406A2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DEC4AD4" w14:textId="0DEDA763" w:rsidR="008406A2" w:rsidRPr="009B544F" w:rsidRDefault="008406A2" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007208F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15.</w:t>
-[...6 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="007208F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-16.</w:t>
-[...6 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>.15-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFF7218" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="007208F5" w:rsidRDefault="00000000" w:rsidP="00D238AC">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5CFF7218" w14:textId="65F90CD0" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172396" w:rsidRPr="00172396" w14:paraId="52B03080" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="52B03080" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC7EB5E" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0AC7EB5E" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329D1FEF" w14:textId="79D8C6F3" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
+          <w:p w14:paraId="329D1FEF" w14:textId="79D8C6F3" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Teatro studija „Obuolys“ 1–</w:t>
             </w:r>
-            <w:r w:rsidR="00A62930">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">kl. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DEE2CC" w14:textId="6D7C0A04" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50DEE2CC" w14:textId="6D7C0A04" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-</w:t>
             </w:r>
-            <w:r w:rsidR="009B544F">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11AF972F" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00F36E7B">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="11AF972F" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Balkuvienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1847AF35" w14:textId="51B301A0" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00D238AC">
+          <w:p w14:paraId="1847AF35" w14:textId="51B301A0" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A62930">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00A62930">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
-            <w:r w:rsidR="00A62930">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00A62930">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11194286" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="11194286" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1119BFFC" w14:textId="59555AEC" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="1119BFFC" w14:textId="59555AEC" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1468,195 +1429,205 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23E6EDF5" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="23E6EDF5" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D438773" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="6D438773" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172396" w:rsidRPr="00172396" w14:paraId="109C7F82" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="109C7F82" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4183BA" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4C4183BA" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08675FA0" w14:textId="3F085143" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08675FA0" w14:textId="3F085143" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Teatro studija „Obuolys“ </w:t>
             </w:r>
-            <w:r w:rsidR="00A62930">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-12 kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00CC2391" w14:textId="676350F6" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00A62930">
+          <w:p w14:paraId="00CC2391" w14:textId="676350F6" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-8, I-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="327D2C1F" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00000000" w:rsidP="00F36E7B">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="327D2C1F" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Balkuvienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07126ED1" w14:textId="5DB2DC09" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="07126ED1" w14:textId="5DB2DC09" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1683,66 +1654,66 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="693206D3" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="693206D3" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3CCC5E" w14:textId="4EC58E67" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="3F3CCC5E" w14:textId="4EC58E67" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1769,5128 +1740,3841 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A79101C" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="1A79101C" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316BD378" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="00172396" w:rsidRDefault="00490401" w:rsidP="00D238AC">
+          <w:p w14:paraId="316BD378" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A62930" w:rsidRPr="00172396" w14:paraId="5F932C9E" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="2CA05A1B" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="058A1C36" w14:textId="65AB95CC" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0F2B0DD2" w14:textId="2CDE4B90" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="0097704B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E68E8EF" w14:textId="17B61150" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-            <w:pPr>
+          <w:p w14:paraId="01BDFBD9" w14:textId="2DF2A587" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="0097704B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liaudiškų šokių studija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D5DFC" w14:textId="77777777" w:rsidR="0097704B" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A62930">
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidR="0097704B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70735D0A" w14:textId="54E0025E" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="0097704B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C54518" w14:textId="58A77E87" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A62930">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jaunųjų lėlininkų studija</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>L. Kazlauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="116F8B97" w14:textId="77777777" w:rsidR="004373F1" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1-4</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="0097704B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF868E1" w14:textId="5A9B2804" w:rsidR="0097704B" w:rsidRPr="00172396" w:rsidRDefault="0097704B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.30-15.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79B1B08C" w14:textId="7E0AFB01" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="4ADC84A9" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39062FF0" w14:textId="77777777" w:rsidR="004373F1" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
+            <w:r w:rsidR="0097704B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08DA2A3B" w14:textId="3D69DA83" w:rsidR="0097704B" w:rsidRPr="00A62930" w:rsidRDefault="0097704B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>14.30-15.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFCCC7A" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="3492BCF3" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="363D0FC8" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="7C6793DC" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A62930" w:rsidRPr="00172396" w14:paraId="2CA05A1B" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="3910F29E" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2B0DD2" w14:textId="4DFA8986" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="5ED45AB1" w14:textId="30C7A950" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="0097704B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01BDFBD9" w14:textId="3655F28E" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="000E3538" w:rsidP="00A62930">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> šokiai</w:t>
+          <w:p w14:paraId="13A8288C" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dailės būrelis “Meno vartai“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70735D0A" w14:textId="08FEF432" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A62930">
+          <w:p w14:paraId="35283A15" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C54518" w14:textId="58A77E87" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-              <w:t>L. Kazlauskienė</w:t>
+          <w:p w14:paraId="63490C72" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>R. Čepulienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF868E1" w14:textId="14AF755B" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...62 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="046F62EF" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADC84A9" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="4033256B" w14:textId="50131D88" w:rsidR="004373F1" w:rsidRPr="00EF4E8F" w:rsidRDefault="00A7079B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4E8F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.20-17.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="052F555D" w14:textId="7037877D" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EF4E8F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.20-17.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EA7BF3" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A1BE5E" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="6348B154" w14:textId="77777777" w:rsidTr="008B3097">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A386266" w14:textId="0860C813" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="00A7079B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4023DC70" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dailės studija 5-7 kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACC986B" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560011A5" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gutauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB1B970" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C23D700" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08DA2A3B" w14:textId="2A35DF54" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...62 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="15FC089F" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.15-17.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3492BCF3" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="00E38BA4" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6793DC" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="3470B7D2" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A62930" w:rsidRPr="00172396" w14:paraId="3910F29E" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="21116AF8" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED45AB1" w14:textId="1F7AC67A" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...13 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="76C7D823" w14:textId="03E826F8" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="00A7079B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A8288C" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...11 lines deleted...]
-              <w:t>Dailės būrelis “Meno vartai“</w:t>
+          <w:p w14:paraId="6BBBBF88" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dailės studija 8–IV kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35283A15" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-              <w:t>1-4</w:t>
+          <w:p w14:paraId="1CAFB853" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63490C72" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C3EFBA1" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gutauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="046F62EF" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="37482129" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.15-17.15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4033256B" w14:textId="6F8F061D" w:rsidR="00A62930" w:rsidRPr="00EF4E8F" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...62 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="652CFB48" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052F555D" w14:textId="7037877D" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...63 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="09B0EDC0" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03EA7BF3" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="639D8423" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A1BE5E" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="2CE3250F" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A62930" w:rsidRPr="00172396" w14:paraId="6348B154" w14:textId="77777777" w:rsidTr="008B3097">
-[...174 lines deleted...]
-      <w:tr w:rsidR="00A62930" w:rsidRPr="00172396" w14:paraId="21116AF8" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="04C4A6B8" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C7D823" w14:textId="288657A4" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3441809D" w14:textId="33F43F9B" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="00A7079B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBBBF88" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4FEFDCAD" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mikrobitai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Robotika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAFB853" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-              <w:t>8-IV</w:t>
+          <w:p w14:paraId="3FF1CA4A" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3EFBA1" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39EA52DF" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I.Kupčiūnienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37482129" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="007208F5" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D7A149E" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="652CFB48" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="007208F5" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="7F75E8E8" w14:textId="070A278B" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B0EDC0" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="007208F5" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="697501B1" w14:textId="2B9BBF30" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="00DA2FEE" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912CC8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00912CC8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00912CC8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639D8423" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="48CED56B" w14:textId="136F40F4" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE3250F" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="41DE35D9" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A62930" w:rsidRPr="00172396" w14:paraId="04C4A6B8" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="6E272570" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3441809D" w14:textId="44DCE87F" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="073C8F01" w14:textId="70294194" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="00A7079B" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEFDCAD" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...11 lines deleted...]
-              <w:t>Mikrobitai/Robotika</w:t>
+          <w:p w14:paraId="3946C8A5" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informatikos akademija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF1CA4A" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-              <w:t>5-8</w:t>
+          <w:p w14:paraId="6B8C2D04" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EA52DF" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7BA7F2CD" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I.Kupčiūnienė</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7A149E" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="751AA884" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F75E8E8" w14:textId="49A23C41" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="1ABFCE82" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="697501B1" w14:textId="6E4234D2" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="4B62231F" w14:textId="561B8846" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEA4A8F" w14:textId="2E1B9739" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="00173B35" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912CC8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00912CC8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-16.20</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>-16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00912CC8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41DE35D9" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="4D3B11D0" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A62930" w:rsidRPr="00172396" w14:paraId="6E272570" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="393E1E08" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073C8F01" w14:textId="69D039A2" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6ED42176" w14:textId="36559B2B" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="008C0CCB" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3946C8A5" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...11 lines deleted...]
-              <w:t>Informatikos akademija</w:t>
+          <w:p w14:paraId="5B149BBC" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programavimo pradžiamokslis “Slaptasis kodas” </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8C2D04" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-              <w:t>I-IV</w:t>
+          <w:p w14:paraId="40A75C7B" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA7F2CD" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00A62930">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6F93A4B6" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D.Vaičiulionienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751AA884" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0652C6FF" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00EF4E8F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4E8F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.30-14.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E22C5A5" w14:textId="30A8DBEF" w:rsidR="004373F1" w:rsidRPr="00EF4E8F" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4E8F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.30-15.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABFCE82" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="43A7374E" w14:textId="162436B0" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B62231F" w14:textId="561B8846" w:rsidR="00A62930" w:rsidRPr="00A62930" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="01018122" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEA4A8F" w14:textId="18C4EF42" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31C3A801" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3B11D0" w14:textId="77777777" w:rsidR="00A62930" w:rsidRPr="00172396" w:rsidRDefault="00A62930" w:rsidP="00D238AC">
+          <w:p w14:paraId="3A11001D" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="54C02D3C" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="7639F115" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD1757B" w14:textId="7DD4FD5E" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1F12F1A0" w14:textId="4CF7546C" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="008C0CCB" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0094EDDE" w14:textId="07912D94" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...25 lines deleted...]
-              <w:t>būrelis</w:t>
+          <w:p w14:paraId="34CC3D00" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Virtualaus pasaulio programavimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C760CA0" w14:textId="45C3F9D4" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="000E3538" w:rsidP="00912CC8">
-[...12 lines deleted...]
-              <w:t>5-6</w:t>
+          <w:p w14:paraId="1A4CF37B" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07CF5210" w14:textId="58F81031" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15257E4B" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D.Vaičiulionienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="378BD919" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="5A6AB718" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B147126" w14:textId="6B9C6743" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...12 lines deleted...]
-              <w:t>14.25-15.55</w:t>
+          <w:p w14:paraId="4AFF083B" w14:textId="05CDA474" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="00173B35" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173B35">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.30-15.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4562D9" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="34EBAA95" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42EDE078" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0DBC1F95" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="007208F5" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007208F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.30-15.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC939EE" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="051448CF" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00172396" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="393E1E08" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="2A1463F0" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED42176" w14:textId="6F08FDC6" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="21ED60F6" w14:textId="77EA5AC7" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="008C0CCB" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B149BBC" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Programavimo pradžiamokslis “Slaptasis kodas” </w:t>
+          <w:p w14:paraId="2AAD8A2C" w14:textId="73B3ACA4" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A62930">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Renginių įgarsinimo ir apšvietimo pagrindai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A75C7B" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-              <w:t>1-4</w:t>
+          <w:p w14:paraId="5E9A746D" w14:textId="4EF30956" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A62930">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8, I-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F93A4B6" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66716D82" w14:textId="5CBA0886" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A62930">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A62930">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bakanas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0652C6FF" w14:textId="77777777" w:rsidR="00EF4E8F" w:rsidRPr="00EF4E8F" w:rsidRDefault="00EF4E8F" w:rsidP="00EF4E8F">
+          <w:p w14:paraId="2883145B" w14:textId="1FC806B9" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.30-17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B0B1C3" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A06359" w14:textId="76188597" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF4E8F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13.30-14.30</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>15.30-17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0410418D" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43A7374E" w14:textId="162436B0" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="7EAF6721" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550617" w:rsidRPr="00172396" w14:paraId="288D6BAF" w14:textId="77777777" w:rsidTr="00550617">
+        <w:trPr>
+          <w:trHeight w:val="176"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D299756" w14:textId="247B22D6" w:rsidR="00550617" w:rsidRPr="00A71507" w:rsidRDefault="008C0CCB" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9F887F" w14:textId="29B125D4" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Futbolas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16444A34" w14:textId="35E4B941" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="00550617">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DF6D1A" w14:textId="3E6B8638" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E.Žagaras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6971D6" w14:textId="1F5B00BE" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.20-14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A40EE17" w14:textId="1D21CE1D" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01018122" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="07FACFE9" w14:textId="77777777" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C3A801" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3C06D22B" w14:textId="1CC32AC4" w:rsidR="00550617" w:rsidRPr="00B115FB" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B115FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.20-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B115FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A11001D" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="6CB9A21F" w14:textId="064C6F48" w:rsidR="00550617" w:rsidRPr="00B115FB" w:rsidRDefault="00550617" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="7639F115" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="00550617" w:rsidRPr="00172396" w14:paraId="6B469F2F" w14:textId="77777777" w:rsidTr="00550617">
+        <w:trPr>
+          <w:trHeight w:val="175"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779EB364" w14:textId="77777777" w:rsidR="00550617" w:rsidRPr="00A71507" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E54EF61" w14:textId="77777777" w:rsidR="00550617" w:rsidRPr="00172396" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B700D04" w14:textId="21BE56AE" w:rsidR="00550617" w:rsidRPr="00172396" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B035CF" w14:textId="77777777" w:rsidR="00550617" w:rsidRPr="00172396" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070D1A7F" w14:textId="77777777" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBE3AE1" w14:textId="77777777" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E57AD1" w14:textId="762BA4C6" w:rsidR="00550617" w:rsidRPr="00A62930" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.2</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37764">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.2</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A57CCB" w14:textId="77777777" w:rsidR="00550617" w:rsidRPr="00B115FB" w:rsidRDefault="00550617" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B13B8F" w14:textId="27A975C2" w:rsidR="00550617" w:rsidRPr="00B115FB" w:rsidRDefault="00A37764" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004373F1" w:rsidRPr="00172396" w14:paraId="46F3C6AF" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F12F1A0" w14:textId="46FC943C" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...14 lines deleted...]
-              <w:t>15</w:t>
+          <w:p w14:paraId="5468EC1E" w14:textId="0DAB92FF" w:rsidR="004373F1" w:rsidRPr="00A71507" w:rsidRDefault="008C0CCB" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CC3D00" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...11 lines deleted...]
-              <w:t>Virtualaus pasaulio programavimas</w:t>
+          <w:p w14:paraId="5837290B" w14:textId="2DC07E5A" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Salės tinklinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4CF37B" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-              <w:t>2-4</w:t>
+          <w:p w14:paraId="572E6549" w14:textId="4CBC06F4" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15257E4B" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29F076A4" w14:textId="6463AAAF" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E.Žagaras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6AB718" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="0904323F" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFF083B" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="01084500" w14:textId="199E1123" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-16.</w:t>
+            </w:r>
+            <w:r w:rsidR="00400BA2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EBAA95" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="354BC7A0" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFBE63A" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="007208F5" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="37360890" w14:textId="77777777" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051448CF" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2EF34D93" w14:textId="7C69027A" w:rsidR="004373F1" w:rsidRPr="00A62930" w:rsidRDefault="004373F1" w:rsidP="004373F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-16.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1874">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="2A1463F0" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="00A7079B" w:rsidRPr="00172396" w14:paraId="460CF5D8" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>16</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E2A233" w14:textId="6221B34E" w:rsidR="00A7079B" w:rsidRPr="00A71507" w:rsidRDefault="008C0CCB" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Renginių įgarsinimo ir apšvietimo pagrindai</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7543D6" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Krepšinio pradmenys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9A746D" w14:textId="4EF30956" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-              <w:t>8, I-IV</w:t>
+          <w:p w14:paraId="79B84341" w14:textId="6E31DE59" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66716D82" w14:textId="5CBA0886" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2CF8FEA3" w14:textId="3D6B6403" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="008C0CCB" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L.Konderauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2883145B" w14:textId="1FC806B9" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00EF4E8F" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="674D8DF3" w14:textId="74D9D0DB" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="184"/>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D238AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15.30-17.00</w:t>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D238AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47B0B1C3" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="254BA235" w14:textId="5604EF2E" w:rsidR="00A7079B" w:rsidRPr="00A7079B" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="184"/>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A7079B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16.50-17.50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60A06359" w14:textId="76188597" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00EF4E8F" w:rsidP="00D238AC">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="619A998D" w14:textId="7A29F7A2" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="184"/>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0410418D" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="0301AF50" w14:textId="6931BBA8" w:rsidR="00A7079B" w:rsidRPr="00D777ED" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="184"/>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAF6721" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
-            <w:pPr>
+          <w:p w14:paraId="72AF318D" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00D777ED" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="184"/>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="288D6BAF" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="00A7079B" w:rsidRPr="00172396" w14:paraId="158E6479" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...717 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A40478A" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="002847C7" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="7A40478A" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00A71507" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0584CD" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="0F0584CD" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C47620" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-              <w:t>2-4</w:t>
+          <w:p w14:paraId="61C47620" w14:textId="742C12B3" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172396">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48F498AB" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="48F498AB" w14:textId="6A350B24" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="008C0CCB" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L.Konderauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A91B94D" w14:textId="0BCEAF7E" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00D238AC" w:rsidP="00D238AC">
+          <w:p w14:paraId="6A91B94D" w14:textId="3E0C473F" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D238AC">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737EAF5D" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="737EAF5D" w14:textId="1D1101AC" w:rsidR="00A7079B" w:rsidRPr="00A7079B" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A7079B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.50-18.50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1A6E4E" w14:textId="060A512F" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00D238AC" w:rsidP="00D238AC">
+          <w:p w14:paraId="5E1A6E4E" w14:textId="370DFA30" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="008F4CF6" w:rsidP="00A7079B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D238AC">
-[...4 lines deleted...]
-              <w:t>14.20-15.20</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.15-17.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3706995A" w14:textId="54D91AB1" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="3706995A" w14:textId="7AEED116" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1335E492" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="1335E492" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="0A3F26F2" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="00A7079B" w:rsidRPr="00172396" w14:paraId="0A3F26F2" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B1289D" w14:textId="18068C46" w:rsidR="00912CC8" w:rsidRPr="002847C7" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="12B1289D" w14:textId="15CAD258" w:rsidR="00A7079B" w:rsidRPr="00A71507" w:rsidRDefault="008C0CCB" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002847C7">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316FBA6B" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="316FBA6B" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Krepšinis. Mokyklos rinktinė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="264F7B3B" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="264F7B3B" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172396">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52375089" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="52375089" w14:textId="0FF95ED0" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="008C0CCB" w:rsidP="00A7079B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L.Konderauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F198A43" w14:textId="1429F363" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="2F198A43" w14:textId="2D004A1B" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D777ED">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>17</w:t>
-[...6 lines deleted...]
-              <w:t>.20</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00D777ED">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-19</w:t>
-[...6 lines deleted...]
-              <w:t>.2</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00186C9D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="00D777ED">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+            <w:r w:rsidR="00186C9D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D9F4CD" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="01D9F4CD" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21910263" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="21910263" w14:textId="2FC4108E" w:rsidR="00A7079B" w:rsidRPr="008F4CF6" w:rsidRDefault="008F4CF6" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F4CF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.15-19.15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5315665C" w14:textId="5A7B48E7" w:rsidR="00912CC8" w:rsidRPr="00A62930" w:rsidRDefault="00D777ED" w:rsidP="00D238AC">
+          <w:p w14:paraId="5315665C" w14:textId="24B23271" w:rsidR="00A7079B" w:rsidRPr="00A62930" w:rsidRDefault="008F4CF6" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D777ED">
-[...32 lines deleted...]
-              <w:t>.20</w:t>
+            <w:r w:rsidRPr="008F4CF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.15-16.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7704B275" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="7704B275" w14:textId="77777777" w:rsidR="00A7079B" w:rsidRPr="00172396" w:rsidRDefault="00A7079B" w:rsidP="00A7079B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="4962E910" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="00A71507" w:rsidRPr="00172396" w14:paraId="19BAE4B7" w14:textId="77777777" w:rsidTr="00A71507">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C5CFE1" w14:textId="3AB1E65A" w:rsidR="00912CC8" w:rsidRPr="002847C7" w:rsidRDefault="0020762A" w:rsidP="00912CC8">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1A83BDD3" w14:textId="3A32EFDD" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002847C7">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46C4CCE5" w14:textId="20B4359F" w:rsidR="00912CC8" w:rsidRPr="00153003" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...11 lines deleted...]
-              <w:t>DofE RABG</w:t>
+          <w:p w14:paraId="4B15F67B" w14:textId="5ED877A7" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Atletinis rengimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F54516" w14:textId="3C79CB89" w:rsidR="00912CC8" w:rsidRPr="00153003" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...13 lines deleted...]
-              <w:t>8, I-IV</w:t>
+          <w:p w14:paraId="249DBAAE" w14:textId="2AE719E3" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-8, I-II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6812F2" w14:textId="27821825" w:rsidR="00912CC8" w:rsidRPr="00153003" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="520F7190" w14:textId="6276BA77" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dalangauskaitė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55AB78FF" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="35847EAD" w14:textId="71D79891" w:rsidR="00A71507" w:rsidRPr="00D777ED" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EF4E8F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.30-15.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4DB97C" w14:textId="6365189E" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="36FC72C3" w14:textId="77777777" w:rsidR="00A71507" w:rsidRPr="00A62930" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D1A4A2" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="0DCB7A5C" w14:textId="77777777" w:rsidR="00A71507" w:rsidRPr="008F4CF6" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A5CBD7" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00D238AC">
+          <w:p w14:paraId="5221D4E4" w14:textId="5BAE8086" w:rsidR="00A71507" w:rsidRPr="008F4CF6" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EF4E8F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.30-15.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A89F402" w14:textId="13806EFB" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="007208F5" w:rsidP="00D238AC">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="76F114E1" w14:textId="77777777" w:rsidR="00A71507" w:rsidRPr="00172396" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="184"/>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912CC8" w:rsidRPr="00172396" w14:paraId="5D30AF75" w14:textId="77777777" w:rsidTr="008B3097">
+      <w:tr w:rsidR="00A71507" w:rsidRPr="00172396" w14:paraId="342F3F37" w14:textId="77777777" w:rsidTr="008B3097">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="011A0AA1" w14:textId="649B9A4D" w:rsidR="00912CC8" w:rsidRPr="002847C7" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="01AA5EB8" w14:textId="494405CE" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002847C7">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...8 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1667E0" w14:textId="51A9369A" w:rsidR="00912CC8" w:rsidRPr="00153003" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...11 lines deleted...]
-              <w:t>RABG žygeivių klubas</w:t>
+          <w:p w14:paraId="00006056" w14:textId="150EFE81" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stalo žaidimai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799BEEB7" w14:textId="63A09D9E" w:rsidR="00912CC8" w:rsidRPr="00153003" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...13 lines deleted...]
-              <w:t>7-III kl.</w:t>
+          <w:p w14:paraId="297C6C28" w14:textId="7B465AC6" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1-2 kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E21CED3" w14:textId="23CB90EA" w:rsidR="00912CC8" w:rsidRPr="00153003" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="254E0BC0" w14:textId="55155BCF" w:rsidR="00A71507" w:rsidRPr="00A71507" w:rsidRDefault="00A71507" w:rsidP="00A71507">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A71507">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gofmanienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220867AB" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="3E2589DF" w14:textId="76899D39" w:rsidR="00A71507" w:rsidRPr="00D777ED" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.10-14.10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="377DDE11" w14:textId="538324AB" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="41270C49" w14:textId="77777777" w:rsidR="00A71507" w:rsidRPr="00A62930" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...7 lines deleted...]
-            </w:r>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72BD0EEF" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="120F2DA1" w14:textId="709CB899" w:rsidR="00A71507" w:rsidRPr="008F4CF6" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.10-14.10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F2E214" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="6B563C8C" w14:textId="77777777" w:rsidR="00A71507" w:rsidRPr="008F4CF6" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D811D3" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="00172396" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
-[...156 lines deleted...]
-          <w:p w14:paraId="25BB108F" w14:textId="77777777" w:rsidR="00912CC8" w:rsidRPr="0020762A" w:rsidRDefault="00912CC8" w:rsidP="00912CC8">
+          <w:p w14:paraId="665DB680" w14:textId="77777777" w:rsidR="00A71507" w:rsidRPr="00172396" w:rsidRDefault="00A71507" w:rsidP="00A71507">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="184"/>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...963 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="702B9056" w14:textId="77777777" w:rsidR="00490401" w:rsidRDefault="00490401">
+    <w:p w14:paraId="702B9056" w14:textId="77777777" w:rsidR="00490401" w:rsidRPr="008C0CCB" w:rsidRDefault="00490401" w:rsidP="008C0CCB">
       <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00490401" w:rsidSect="008B3097">
+    <w:sectPr w:rsidR="00490401" w:rsidRPr="008C0CCB" w:rsidSect="00A71507">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="993" w:right="539" w:bottom="284" w:left="357" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="539" w:bottom="284" w:left="357" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE55D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26CE1564"/>
     <w:lvl w:ilvl="0" w:tplc="04270015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6969,110 +5653,126 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="494296190">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00490401"/>
     <w:rsid w:val="000E3538"/>
+    <w:rsid w:val="001158DA"/>
     <w:rsid w:val="00153003"/>
     <w:rsid w:val="00167FD8"/>
     <w:rsid w:val="00172396"/>
+    <w:rsid w:val="00173B35"/>
+    <w:rsid w:val="00186C9D"/>
     <w:rsid w:val="0020762A"/>
     <w:rsid w:val="002078B0"/>
-    <w:rsid w:val="002670B9"/>
-    <w:rsid w:val="002847C7"/>
+    <w:rsid w:val="002554B5"/>
     <w:rsid w:val="002A765A"/>
     <w:rsid w:val="002E7F0C"/>
     <w:rsid w:val="003D3386"/>
     <w:rsid w:val="003D3B1F"/>
-    <w:rsid w:val="00403723"/>
+    <w:rsid w:val="00400BA2"/>
+    <w:rsid w:val="0042796E"/>
+    <w:rsid w:val="004373F1"/>
     <w:rsid w:val="00490401"/>
+    <w:rsid w:val="00550617"/>
     <w:rsid w:val="00633ABF"/>
+    <w:rsid w:val="0067126C"/>
     <w:rsid w:val="007208F5"/>
-    <w:rsid w:val="007319E1"/>
     <w:rsid w:val="00804989"/>
+    <w:rsid w:val="008406A2"/>
     <w:rsid w:val="008B3097"/>
+    <w:rsid w:val="008C0CCB"/>
+    <w:rsid w:val="008F4CF6"/>
     <w:rsid w:val="00912CC8"/>
     <w:rsid w:val="00942F9F"/>
+    <w:rsid w:val="0097704B"/>
+    <w:rsid w:val="009B1874"/>
     <w:rsid w:val="009B544F"/>
+    <w:rsid w:val="00A37764"/>
     <w:rsid w:val="00A62930"/>
+    <w:rsid w:val="00A7079B"/>
+    <w:rsid w:val="00A71507"/>
     <w:rsid w:val="00A94742"/>
     <w:rsid w:val="00AD2142"/>
     <w:rsid w:val="00B115FB"/>
     <w:rsid w:val="00B94D4F"/>
-    <w:rsid w:val="00CC000C"/>
+    <w:rsid w:val="00BC1BA5"/>
     <w:rsid w:val="00D238AC"/>
     <w:rsid w:val="00D777ED"/>
+    <w:rsid w:val="00DA2FEE"/>
     <w:rsid w:val="00E3315C"/>
+    <w:rsid w:val="00E66199"/>
+    <w:rsid w:val="00E71DDC"/>
     <w:rsid w:val="00E86555"/>
     <w:rsid w:val="00EE605A"/>
     <w:rsid w:val="00EF28D8"/>
     <w:rsid w:val="00EF4E8F"/>
     <w:rsid w:val="00F36E7B"/>
     <w:rsid w:val="00FC6D5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04369FDA"/>
   <w15:docId w15:val="{A838DAF8-E9C7-4537-A413-FBCBA84611B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7425,243 +6125,243 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Antrat2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Antrat3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Antrat4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Antrat5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Antrat6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Paantrat">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="prastojilentel"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D3386"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7977,74 +6677,74 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{619AD733-CB0D-4F7F-BF75-0425628CDA17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2025</Characters>
+  <Pages>1</Pages>
+  <Words>1159</Words>
+  <Characters>662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2376</CharactersWithSpaces>
+  <CharactersWithSpaces>1818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jurgita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>