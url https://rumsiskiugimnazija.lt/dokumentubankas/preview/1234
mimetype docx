--- v1 (2026-04-02)
+++ v2 (2026-10-19)
@@ -1,10291 +1,9945 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="73B0FAC6" w14:textId="77777777" w:rsidR="00E56214" w:rsidRDefault="00E56214">
+    <w:p w14:paraId="18F1B297" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1" w:rsidP="00FC51A0">
+      <w:pPr>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D1869" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="5103" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:t>PATVIRTINTA</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="67917C8E" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+    <w:p w14:paraId="0D7E278C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="5103" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="005840DE">
-        <w:t>PATVIRTINTA</w:t>
+      <w:r>
+        <w:t>Kaišiadorių r. Rumšiškių Antano Baranausko gimnazijos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536452E3" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+    <w:p w14:paraId="3BBFF090" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000" w:rsidP="00FC51A0">
       <w:pPr>
         <w:ind w:left="5103" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="005840DE">
-        <w:t>Kaišiadorių r. Rumšiškių Antano Baranausko gimnazijos</w:t>
+      <w:r w:rsidRPr="00FC51A0">
+        <w:t>Direktoriaus 2026 m. rugsėjo 1 d. įsakymu Nr. V-47</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACCBF9B" w14:textId="68664EA0" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...20 lines deleted...]
-    <w:p w14:paraId="4F4EA567" w14:textId="77777777" w:rsidR="002D75F3" w:rsidRPr="005840DE" w:rsidRDefault="002D75F3" w:rsidP="005840DE">
+    <w:p w14:paraId="4158E981" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1" w:rsidP="003B4FEF">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A8E430" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+    <w:p w14:paraId="0B02C924" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005840DE">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-2026 M.M. 1-4 KLASIŲ TVARKARAŠTIS </w:t>
+        <w:t xml:space="preserve">2026-2027 M.M. 1-4 KLASIŲ TVARKARAŠTIS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1746BC23" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+    <w:p w14:paraId="04EB244D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+      <w:pPr>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDC569E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-1026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2130"/>
-        <w:gridCol w:w="2100"/>
-        <w:gridCol w:w="2025"/>
+        <w:gridCol w:w="2205"/>
+        <w:gridCol w:w="1920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="614A47E6" w14:textId="77777777" w:rsidTr="005840DE">
-[...22 lines deleted...]
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="582C961D" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="410A5290" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79B520E3" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="5A7748D6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_ddi1132d3lx5" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34BB989B" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="2D321F0C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pirmadienis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDA3AC4" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="76DDD903" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Antradienis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0D3D7C" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="37DB3722" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trečiadienis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CFC6E13" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDEF4AE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ketvirtadienis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B17B94C" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575DB58A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Penktadienis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="3155BB70" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="3718A725" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4187B9F7" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="440E3993" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF613FF" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="70C39F61" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1169DA42" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="1BC64A6C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2121C037" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D7D38D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DB8C55" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba/Etika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A376FD" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fizinis ugdymas (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...89 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="17216905" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="0F700A68" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410496EC" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="47D10B1C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681EB067" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="39A414C1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6242FF" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="66BCF2F3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C12F03" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="03358506" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...48 lines deleted...]
-              <w:t>Fizinis ugdymas(D)</w:t>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="373CDF44" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354E145D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="6C79A065" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="3AA8941D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77C6B3A3" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="584BEA5B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE677B7" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="736A9633" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="5B110701" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="3746A188" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69364C80" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...59 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="2BAFB506" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC0801F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FFF00B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="05257694" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="4DF3334B" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110B37F5" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="7046E643" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="766E6FD1" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="6AFC8E5A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C49F83" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="75EDEFD4" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44168FD3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30987C94" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EFF4F5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="649547DF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4FEF" w14:paraId="75BC02A3" w14:textId="77777777" w:rsidTr="003B4FEF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="060392B3" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="521F9752" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FD0AC5" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63281E5C" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="2692E336" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C235892" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2309BD98" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BB4111" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="2A6BDBA5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="461"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333F7CA8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259E0ADB" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B134B86" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4536F5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="705A48B1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2130" w:type="dxa"/>
-[...59 lines deleted...]
-              <w:t>Klasės valandėlė</w:t>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A39986" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba/Etika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694580D2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="6C6D8154" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="37B4C394" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0942ACE3" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="06D61D3D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEF3EE1" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="5F2C6DE6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>Muzika</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4680E7FF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Technologijos</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5A50FA80" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...65 lines deleted...]
-              <w:t>Muzika</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6FA6EAAC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7185B115" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E76259" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="2AF6AAF8" w14:textId="77777777" w:rsidTr="005840DE">
-[...350 lines deleted...]
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="1DDAA1CE" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="3EB00BE3" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A009E6" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="2CBFD70A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA883D0" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="56A95F0B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D5926F" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="3AAFFC9E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7B0827" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F46FF8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7878F3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC4E5C9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="115DEEF0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C4E254" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562B6258" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59689BCB" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="1D2D92B7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F48614A" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="78623365" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A9D61" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31547D76" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4FEF" w14:paraId="0B9048BD" w14:textId="77777777" w:rsidTr="003B4FEF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA42336" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E7A708" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFFC4A2" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2755D1" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3613FA09" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376BED35" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4277DE19" w14:textId="77777777" w:rsidR="003B4FEF" w:rsidRDefault="003B4FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="7EA8C54C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D32077" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9160AE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6036B8D1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5D2050" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AD769A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AABCE1C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0ECBAF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="43E03F90" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="582E329F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677E29C2" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="2BA5F4D0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E14F414" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="18ADA150" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="5812340E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C49FE4" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Lietuvių kalba ir literatūra</w:t>
+          <w:p w14:paraId="4D63ED8E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C36B803" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="0D9D2CB7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Teatras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C930EF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E673376" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="0DBF0CC3" w14:textId="77777777" w:rsidTr="005840DE">
-[...174 lines deleted...]
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="5798AC56" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="455A580B" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75593AC0" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00E56214" w:rsidP="005840DE">
+          <w:p w14:paraId="7F58E83B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2FD481" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
+          <w:p w14:paraId="10D223E9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F84355" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Muzika</w:t>
+          <w:p w14:paraId="68B85A83" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733C186D" w14:textId="77777777" w:rsidR="00E56214" w:rsidRPr="005840DE" w:rsidRDefault="00000000" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="03754EA0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba/Etika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46560D57" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4AABCD" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ADD893" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technologijos</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...63 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56214" w:rsidRPr="005840DE" w14:paraId="51B72A36" w14:textId="77777777" w:rsidTr="005840DE">
-[...327 lines deleted...]
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="52694B20" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="49E8D7A7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="305B58EA" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="35F07344" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6EC999" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="6482C64D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2438BC17" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Fizinis ugdymas (B)</w:t>
+          <w:p w14:paraId="07FE6692" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F94791A" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="45B1A669" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF69D81" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...53 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="4B49ECE6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E121CD4" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E8D2B9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="403D9CC6" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="570B4787" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C73F0E7" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="04A5F059" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76EDA56E" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="6D022F2A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15F07329" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="07D85E3D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A406EE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AA97DA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6090534B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD860EE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="6F44FE5A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="462"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C3E14E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A75052" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C10B3E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="447EABA9" w14:textId="7609C5FF" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Anglų kalba</w:t>
+          <w:p w14:paraId="3CD91EDE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8C3BF9" w14:textId="35685712" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...58 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="70820037" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464F2874" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CFC853" w14:textId="35BC0ED8" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="683A0F1C" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="26D821F7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16B42C1C" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DEB99B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2b</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190CF009" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="2F835357" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="5C20F6E3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5132B137" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="77AC4AD6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C57AC7" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="27BFF4EC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Teatras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A23BAE9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>Fizinis ugdymas (D)</w:t>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C62077" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="714700FB" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="3F994C74" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16629B43" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="4C9BC511" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEB1701" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="0EE3E9D5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58DE6E02" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Gamtos mokslai</w:t>
+          <w:p w14:paraId="588E3CE3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="682F2B19" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="63C2A642" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21744683" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="3D710AFE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>Dailė</w:t>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BF8405" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3238942D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="45A371E1" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="71070A45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="462"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFD9093" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="7716CA44" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A026C0" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="405A8186" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Technologijos</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6B27BE08" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB613DD" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-              <w:t>Muzika</w:t>
+          <w:p w14:paraId="6EB21644" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba/Etika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D24C57F" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...51 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="410D1521" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF07884" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4C3E82" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="5597F0AC" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="1B6B877B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A549FA1" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3621DB73" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7CA3A1" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="4BEC9149" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479E1D8C" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="4D8E7470" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D15BB23" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B90E5F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="576938A3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAEB53B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Visuomeninis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="0E301528" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="490"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073934A8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A5C2A2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A28A422" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E05755" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...28 lines deleted...]
-              <w:t>Konsultacija</w:t>
+          <w:p w14:paraId="142D79AE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...65 lines deleted...]
-              <w:t>Gamtos mokslai</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1CD12" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D45029A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B81D0B3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="672D5CE8" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="28969B58" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F8D199" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="65A866DC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248DAFA1" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="087F0321" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-              <w:t>2</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A976D2E" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0BA7D079" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4478AB" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...19 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="3FF5705F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D614BC" w14:textId="6EE7C1C7" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...57 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="45E4D21D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765D880F" w14:textId="0A925641" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D39AC5E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="6CB34EA4" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="72A251EF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D248ED" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31B6E949" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="02446A4B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="15AE6995" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1544A8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba3a/Etika Igr.,3ab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF7D578" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C540C6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...95 lines deleted...]
-              <w:t>Lietuvių kalba ir literatūra</w:t>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2552C027" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="2D568DC4" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="351058C7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35DCE776" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="582E3FC0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76A85EE0" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="01508165" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="0880AE9A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB6F22F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4475C8CE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A5732E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67409E93" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="7E1F1C61" w14:textId="77777777" w:rsidTr="005840DE">
-[...203 lines deleted...]
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="3E5F78A5" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="14DBEF1D" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A90B658" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="4F2A88EF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB0003E" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="2DD40CF8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37064628" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3B025F42" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06BE3B49" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...19 lines deleted...]
-              <w:t>Muzika</w:t>
+          <w:p w14:paraId="650D46A8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF50F53" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...57 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="495C9983" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007A0173" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6396377F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="056B0192" w14:textId="77777777" w:rsidTr="005840DE">
-[...186 lines deleted...]
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="6CC9F2D0" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="0BDD420A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7527F1D0" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="5470E0A9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1874A61C" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="096784EC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E15493A" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="6362F6D2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="66A3D31E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E71744" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D745EB8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2130" w:type="dxa"/>
-[...59 lines deleted...]
-              <w:t>Klasės valandėlė</w:t>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7462C2EF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="7A7B0852" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="582DF1A6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A74FFD0" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="423B2CCF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="158697EC" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="7332DD5C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677EE58A" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Informatika</w:t>
+          <w:p w14:paraId="0162FC4D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematikos/ Lietuvių kalbos modulis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A38D0CD" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="4D75BC69" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C9E8F4" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FAB1A8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="107E4BC8" w14:textId="2B03B0AA" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="3A937784" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="475"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759C5DC5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC6410F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BAA4E7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D55248E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4668587E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C17ABD2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23276D29" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="15BDFAC4" w14:textId="77777777" w:rsidTr="003B4FEF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465CD094" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BA9E7F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5F5B16" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="283612AA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Etika Igr.3ab,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D76DC06" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Konsultacija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E3AAF9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(tikybos vaikai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="2022CF4D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72778354" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Fizinis ugdymas (B)</w:t>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF61CDB" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="55E3AFA0" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="3AFAA926" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFB2BC5" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="3449F8C3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACB19AE" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="14D9163A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="67366A30" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70BFA4BB" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Teatras</w:t>
+          <w:p w14:paraId="2D949957" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="38CB79A5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71067D04" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F6E6A2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="28C68CB4" w14:textId="77777777" w:rsidTr="003B4FEF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="475"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D37D78B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2254C6F1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2960BE0E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F67E2E4" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7853CA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56335C1A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B61249F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="381BAEE8" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="15DEEB0C" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD57C3F" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="64109DEB" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0C3EAD" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="6C8739FA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCD38C1" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1AC82475" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2B6111" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F073003" w14:textId="3CC2EE5D" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="1A37845F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C9AC25" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="5EDDF705" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="045A51BD" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gamtos mokslai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>Visuomeninis ugdymas</w:t>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FE67C0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="66D68A6C" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="3DA91914" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="475"/>
+          <w:trHeight w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1911BC39" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="23EBEAFA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586E8430" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="2CA23477" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22D20918" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="65C3832F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB3A785" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Fizinis ugdymas (D)</w:t>
+          <w:p w14:paraId="188C86A1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2E964B" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="62159F2F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7288BFF6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tikyba </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IIgr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 3bc,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0339442C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Konsultacija</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46F8EC94" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(etikos vaikai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5698C421" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klasės valandėlė </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="027EDC35" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="6A737482" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="394"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B33EE1B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3242537B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35896F13" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7476FA20" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13668FBE" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematikos/ Lietuvių kalbos modulis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A53813" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6518C1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="2B0DC05A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F89442C" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="6A499B9B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>3a</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60093E40" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E3773B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4561D7D1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A14E68" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2849D1AF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FE019D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5590B21C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="595BA469" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="499910EA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="102AC125" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53405DA4" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67553511" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE1BADF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CAD3DA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="102E400B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="51307001" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="429"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBF35C0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="617DC5EA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="311E8092" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A371D5A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6E0E5E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C29EB9D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F40BA1A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="5B5B0CCB" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="6D6E332E" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57D299B8" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="4A45BA2B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45601817" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="7003DB5C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1288F895" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-              <w:t>Lietuvių kalba ir literatūra</w:t>
+          <w:p w14:paraId="5F034D29" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB537E2" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Fizinis ugdymas (B)</w:t>
+          <w:p w14:paraId="1CB3F7BC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-          </w:tcPr>
-[...58 lines deleted...]
-              <w:t>Matematika</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F33B8F8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4BDB7C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2FF245" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="11EECFB2" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="355CB3E8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F06B930" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="37AE5E21" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFB406D" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="375DD98D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E37534" w14:textId="2E813E38" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A93A74" w:rsidP="005840DE">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="266FCD97" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2EEBC1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6517130B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41427539" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D97D896" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="25510A87" w14:textId="77777777" w:rsidTr="003B4FEF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406E94B6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4BE441" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13807F29" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55144366" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-              <w:t>Tikyba/Etika</w:t>
+          <w:p w14:paraId="439B10F3" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="056A9579" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...52 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="2EE617F0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C312DF9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba 3bc/Etika II gr.3c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BD96DB" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C58F1" w14:paraId="69F808DD" w14:textId="77777777" w:rsidTr="003B4FEF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="310DB503" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E5F101" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="115BA70E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042488F3" w14:textId="479D3450" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A682FC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technologijos</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FBB391" w14:textId="74ECB0A2" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematikos/Lietuvių kalbos modulis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3124C075" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="05070535" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="75AFAD69" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B79079C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24192795" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="1D25D925" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>Šokis</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="50082274" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="631E96F4" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2791EE2D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2130" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="246AFE87" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B35424" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...45 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="79275CDD" w14:textId="77777777" w:rsidTr="005840DE">
-[...947 lines deleted...]
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="176B66D3" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="70ABA5B4" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B9BD02" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="6F9C8828" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A949E69" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="63205FD7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          </w:tcPr>
+          <w:p w14:paraId="6C0997F0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4716D46A" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba/Etika 4ab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DFB4A8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E227C2F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C02C0CF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...89 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="0A965B03" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="0C04DDE1" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E545B90" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="0400E8CC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55494B8C" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="31EF9E12" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E42873" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-              <w:t>Muzika</w:t>
+          <w:p w14:paraId="508FE8B6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F0C7E1" w14:textId="4712A2ED" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A93A74" w:rsidP="005840DE">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="3BDF7598" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E30BF34" w14:textId="1434F3BF" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A93A74" w:rsidP="005840DE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="06AF1C24" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Teatras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D75557" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF1B04B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Visuomeninis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...51 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="52C1EC5F" w14:textId="77777777" w:rsidTr="005840DE">
-[...340 lines deleted...]
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="735C1E3A" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="043F1475" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A665851" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C0AFCB" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4824DB48" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...37 lines deleted...]
-              <w:t>1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E41C35" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...11 lines deleted...]
-              <w:t>Lietuvių kalba ir literatūra</w:t>
+          <w:p w14:paraId="48FD3F82" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451AE842" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="367A3CB6" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344CFF00" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...64 lines deleted...]
-              <w:t>Anglų kalba</w:t>
+          <w:p w14:paraId="0A77EDD5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EBC472" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DC0881" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="0A61E2C4" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="1D7343FA" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="300096D3" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="03008CF2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21A6EAF4" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="472BDB7B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B90655D" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...11 lines deleted...]
-              <w:t>Lietuvių kalba ir literatūra</w:t>
+          <w:p w14:paraId="788FE708" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Teatras</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439F1D96" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...42 lines deleted...]
-            <w:tcW w:w="2025" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="6AA84F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C127010" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...11 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="4A3ECAC0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F4F79F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CC80BB" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="2008D302" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="7881523D" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68454195" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="6A039095" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F1DCCD" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="25CE8EE7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="004D078B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Matematika</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262707E2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematikos/ Lietuvių kalbos modulis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...57 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42663F45" w14:textId="724C52B4" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67961DF2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F98EB23" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="6B9F9534" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="5F424C04" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="143CD4AA" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4b</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7833FD03" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="7CB743D0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7E4EBA" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...13 lines deleted...]
-              <w:t>Visuomeninis ugdymas</w:t>
+          <w:p w14:paraId="1DB17C66" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFE1605" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A9F83CC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2130" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54901BF9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>Dailė</w:t>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378E0AD5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="3ECB22CE" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="6AE97FEB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="642BCCFF" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="0D6B2FF7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F643C0F" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="641BC988" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Klasės valandėlė</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="190F4618" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8D9411" w14:textId="3C2D9802" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...12 lines deleted...]
-              <w:t>Fizinis ugdymas (L)</w:t>
+          <w:p w14:paraId="7A00B878" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Etika 4ab/konsultacija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:tcBorders>
-[...60 lines deleted...]
-              <w:t>Modulis</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="08B1C4D0" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D824B9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tikyba/ konsultacija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0599C9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="158F7D86" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="7C9BA589" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12031FB7" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="1ADD5AA7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE47205" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="38EB6AF2" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F6E8AF" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A729B2F" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Tikyba </w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B828AC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
-            <w:tcBorders>
-[...71 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FD3D15" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="761D05FF" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527C10C1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="4348F786" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="4A486C0A" w14:textId="77777777" w:rsidTr="003B4FEF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CCF4430" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2A6869" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F476DC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...37 lines deleted...]
-              <w:t>1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A81BD82" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="0880B35C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5004F6" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="4C6D974E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23525EBC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Teatras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2130" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+            <w:tcW w:w="2205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A090C25" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3823A39C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="10247B66" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="2D0EFFF1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="614CB235" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="5765A9B4" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565D95FC" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="722C31B5" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005840DE">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4FD29D" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005840DE">
+          <w:p w14:paraId="247BEC5C" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="412745C9" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5420CE15" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...57 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="1AAD0AFC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8B2CA7" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253CEAF8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8624F" w:rsidRPr="005840DE" w14:paraId="1A070C7A" w14:textId="77777777" w:rsidTr="005840DE">
+      <w:tr w:rsidR="002C58F1" w14:paraId="5799805E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="629EB99D" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="337D7DD8" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E43B9C3" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...22 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="70519145" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073A661B" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...11 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="043F010D" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas(D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="666BBB73" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...11 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="0018024E" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0319F8" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRPr="005840DE" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
-[...530 lines deleted...]
-          <w:p w14:paraId="7AEAF0B3" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+          <w:p w14:paraId="341D0EC1" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matematikos/ Lietuvių kalbos modulis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CBC03B" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="2220F60B" w14:textId="77777777" w:rsidR="00A8624F" w:rsidRDefault="00A8624F" w:rsidP="005840DE">
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789A6ECC" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40C1B850" w14:textId="77777777" w:rsidR="00E56214" w:rsidRDefault="00E56214"/>
-    <w:sectPr w:rsidR="00E56214" w:rsidSect="002D75F3">
+    <w:p w14:paraId="36DE8485" w14:textId="77777777" w:rsidR="002C58F1" w:rsidRDefault="002C58F1"/>
+    <w:sectPr w:rsidR="002C58F1" w:rsidSect="003B4FEF">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="849" w:bottom="993" w:left="1276" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="849" w:bottom="426" w:left="1276" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{A2F5F22E-2AF6-4189-BF89-BB705CEC8B5F}"/>
-    <w:embedItalic r:id="rId2" w:fontKey="{97BFB210-CBE9-48AF-B2EB-C0A4D8DE8574}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{64CB93C4-F79A-42CA-8BAA-72D790046935}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{1D04FB94-6362-4448-9CDA-A98E28AA646E}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{4CCFA3DD-D3A8-4909-845D-48D8E229F312}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{737EDB31-2747-4F92-B6FA-FAE43082F8E6}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{449A898C-52C0-41F3-B05F-483910966AEE}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E56214"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F675F4"/>
+    <w:rsidRoot w:val="002C58F1"/>
+    <w:rsid w:val="002554B5"/>
+    <w:rsid w:val="002C58F1"/>
+    <w:rsid w:val="003B4FEF"/>
+    <w:rsid w:val="00914201"/>
+    <w:rsid w:val="00FC51A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2F7570BB"/>
-  <w15:docId w15:val="{8E55B890-7017-462C-923F-8734B7F02462}"/>
+  <w14:docId w14:val="49303246"/>
+  <w15:docId w15:val="{F5B464CF-543B-423B-9B0B-F92606AA8E88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:right="-249"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10656,149 +10310,155 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
@@ -10808,99 +10468,101 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pavadinimas">
     <w:name w:val="Title"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paantrat">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11184,66 +10846,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>3036</Words>
-  <Characters>1731</Characters>
+  <Words>3099</Words>
+  <Characters>1767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4758</CharactersWithSpaces>
+  <CharactersWithSpaces>4857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mokytojas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>