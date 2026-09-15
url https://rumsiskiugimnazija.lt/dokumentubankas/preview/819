--- v0 (2025-10-09)
+++ v1 (2026-09-15)
@@ -1,12423 +1,9835 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00157345" w:rsidRPr="00B621C0" w:rsidRDefault="002130C2" w:rsidP="00157345">
-[...33 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="4359" w:type="dxa"/>
         <w:tblInd w:w="5495" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4358"/>
+        <w:gridCol w:w="4359"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00157345" w:rsidTr="00157345">
+      <w:tr w:rsidR="00EE77F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="4359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00157345" w:rsidRDefault="00157345" w:rsidP="00157345">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>PATVIRTINTA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00157345" w:rsidRDefault="00157345" w:rsidP="00157345">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Kaišiadorių r. Rumšiškių Antano Baranausko gimnazijos direktoriaus </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaišiadorių r. Rumšiškių Antano Baranausko gimnazijos direktoriaus</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00157345" w:rsidRDefault="00157345" w:rsidP="00157345">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>2016 m. lapkričio 4 d. įsakymu Nr. V-132</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001B621C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. </w:t>
+            </w:r>
+            <w:r w:rsidR="001B621C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rugpjūčio 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d. įsakymu Nr. V-4</w:t>
+            </w:r>
+            <w:r w:rsidR="001B621C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002130C2" w:rsidRPr="00B621C0" w:rsidRDefault="002130C2" w:rsidP="00157345">
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002130C2" w:rsidRPr="00B621C0" w:rsidRDefault="002130C2" w:rsidP="002130C2">
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:ind w:left="6804"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B3D4D" w:rsidRPr="00157345" w:rsidRDefault="00143CEB" w:rsidP="00143CEB">
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:ind w:hanging="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00157345">
+        <w:t>KAIŠIADORIŲ R. RUMŠIŠKIŲ ANTANO BARANAUSKO GIMNAZIJOS MOKINIŲ MOKYMOSI PASIEKIMŲ VERTINIMO TVARKOS APRAŠAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>KAIŠ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00157345">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00157345">
+        <w:t>I SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00157345">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>DORIŲ R. RUMŠIŠKIŲ ANTANO BAR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D30DD" w:rsidRPr="00157345">
+        <w:t>BENDROSIOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00157345">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Kaišiadorių r. Rumšiškių Antano Baranausko gimnazijos mokinių pažangos ir pasiekimų vertinimo tvarkos aprašas (toliau – aprašas), skiriamas reglamentuoti mokinių pažangos ir pasiekimų vertinimo nuostatas, principus, tikslus ir uždavinius, vertinimo būdus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D" w:rsidP="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Aprašas, kaip mokytis padedanti priemonė, grindžiama bendrojo lavinimo mokyklos ugdymo turinį reglamentuojančiais dokumentais: ,,Nuosekliojo mokymosi pagal bendrojo ugdymo programos tvarkos aprašu“, patvirtintu Lietuvos Respublikos švietimo ir mokslo ministro 2005 m. balandžio 5 d. įsakymu Nr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>įsak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 556, „Mokinių, kurie mokosi pagal bendrojo ugdymo programas, mokymosi pasiekimų vertinimo ir vertinimo rezultatų panaudojimo tvarkos aprašu“, patvirtintu Lietuvos respublikos švietimo, mokslo ir sporto ministro 2023 rugpjūčio 31 d. įsakymu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V-1125</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ir pradinio, pagrindinio ir vidurinio ugdymo bendrosiomis programomis patvirtintomis Lietuvos respublikos švietimo, mokslo ir sporto 2022 m. rugsėjo 30 d. įsakymu Nr. V-1541.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>3. Mokinių pažangos ir pasiekimų vertinimo aprašu vadovaujamasi planuojant veiklą, ruošiant metodinę medžiagą, informuojant tėvus ir bendruomenę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>4. Apraše aptariami vertinimo tikslai ir uždaviniai, vertinimo principai ir nuostatos, vertinimo planavimas, vertinimas ugdymo procese bei baigus programą ar jos dalį, įvertinimų fiksavimas, vertinimo informacijos analizė, mokinių ir tėvų (globėjų, rūpintojų) informavimas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>5. Apraše vartojamos sąvokos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="627"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.1. kaupiamasis vertinimas – tai informacijos apie mokinio mokymosi pasiekimus ir pažangą kaupimas sutartiniais ženklais, kurie mokytojų susitarimu konvertuojami į pažymį (įskaitą);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="627"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.2. suminis pažymys – tai pažymys, kurį sudaro mokinio mokymosi pasiekimų ir pažangos įvertinimų vidurkis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="627"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.3. signalinis trimestro/pusmečio įvertinimas – kartą per trimestrą arba pusmetį iš esamų pažymių vedamas aritmetinis vidurkis, leidžiantis mokiniui įsivertinti esamą situaciją;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="bookmark=id.2et92p0" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5.4. kontrolinis darbas – tai formaliai vertinamas darbas, organizuotas baigus pamokų etapą, ciklą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">savarankiškas darbas – </w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>tai formaliai vertinamas darbas</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raštu, kuriuo siekiama išsiaiškinti, kaip mokinys geba naudotis įvairiais informacijos šaltiniais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>5.6. atsiskaitymas - tai formaliai vertinamas darbas raštu, kuriam skiriama ne daugiau 15 minučių.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="627"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.7. papildomas darbas ir jo vertinimas – užduotys/konsultacijos, skiriamos bet kurios klasės mokiniui, kuris ugdymo laikotarpio pabaigoje (mokslo metų), nepasiekia patenkinamo lygmens - dalyko metų pasiekimai prilyginami 1-3 balų įvertinimui. Papildomas darbas suteikia mokiniui galimybę gauti patenkinamą dalyko metinį įvertinimą. Papildomo darbo įvertinimas laikomas metiniu įvertinimu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="627"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="bookmark=id.tyjcwt" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">NAUSKO GIMNAZIJOS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A5E52" w:rsidRPr="00157345">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>MOKINIŲ PAŽANGOS IR PASIEKIMŲ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00900AB2" w:rsidRPr="00157345">
+        <w:t>II SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A5E52" w:rsidRPr="00157345">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>VERTINIMO TVARK</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D224A" w:rsidRPr="00157345">
+        <w:t>VERTINIMO TIKSLAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>OS APRAŠAS</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00143CEB" w:rsidRPr="00130DA5" w:rsidRDefault="00143CEB" w:rsidP="00D93B5C">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>. Gimnazijoje išskiriami šie mokinių mokymosi pasiekimų vertinimo tikslai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>. padėti mokytis. Vertinimas ugdymo procese skirtas informacijai apie mokinių pasiekimus kaupti. Sukaupta informacija padeda suprasti, kaip formuojasi prasminiai ryšiai tarp mokinio turimos ir naujai įgytos patirties, apmąstyti mokymosi eigą, sėkmių ir nesėkmių priežastis. Šios informacijos pagrindu mokytojo teikiamas grįžtamasis ryšys padeda mokiniui kryptingai mokytis bei įveikti nesėkmes. Šis tikslas įgyvendinamas kasdienio ugdymo praktikoje, taikant įvairias vertinimo bei įsivertinimo strategijas bei metodus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t xml:space="preserve">. pripažinti ir sertifikuoti rezultatus. Šiuo tikslu siekiama nustatyti mokinių mokymosi pasiekimų lygį pasibaigus tam tikram mokymosi laikotarpiui (trumpesnės trukmės mokymosi etapui, trimestrui, pusmečiui, baigus programos dalį arba visą programą). Šiam tikslui pasiekti kaupiama informacija apie mokinio pasiekimus konkrečiu laikotarpiu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>. valdyti ugdymo proceso kokybę. Šis tikslas orientuotas į mokyklos veiklos tobulinimą analizuojant mokykloje sukauptus duomenis apie mokinių pasiekimus ir jai remiantis tobulinant ugdymo procesą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00143CEB" w:rsidRPr="00157345" w:rsidRDefault="00143CEB" w:rsidP="00D93B5C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157345">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>I SKYRIUS</w:t>
-[...4 lines deleted...]
-    <w:p w:rsidR="009A5E52" w:rsidRPr="00157345" w:rsidRDefault="009A5E52" w:rsidP="00D93B5C">
+        <w:t>VERTINIMO NUOSTATOS IR PRINCIPAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157345">
-[...14 lines deleted...]
-    <w:p w:rsidR="00130DA5" w:rsidRDefault="00130DA5" w:rsidP="00130DA5">
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t xml:space="preserve">. Mokinių pasiekimų vertinimo esmė – padėti mokiniui mokytis ir tobulėti. Mokinių pasiekimų vertinimas grindžiamas atvirumu, nešališkumu, visų mokyklos bendruomenės narių bendravimu ir bendradarbiavimu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t xml:space="preserve">. Vertinant mokinių pasiekimus laikomasi nuostatos, jog kiekvienas mokinys gali augti ir tobulėti, kai jam sudaromos jo poreikius atitinkančios sąlygos bei teikiama reikalinga pagalba.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>. Vertinami yra mokinių pasiekimai, todėl vertinimas neturi būti suprantamas kaip apdova</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>ojimo ar drausminimo priemonė.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>. Mokinių pažanga skatinama asmeninio tobulėjimo, o ne būti geresniam už kitą siekiu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Mokytojas, planuodamas, organizuodamas ir įgyvendindamas mokinių mokymosi pasiekimų vertinimą:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1. vadovaujasi Pedagogų etikos kodeksu, patvirtintu Lietuvos Respublikos švietimo ir mokslo ministro 2018 m. birželio 11 d. įsakymu Nr. V-561 „Dėl Pedagogų etikos kodekso patvirtinimo“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2. ugdymo procese taiko adekvačius mokinių mokymosi pasiekimų stebėsenos ir vertinimo metodus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.3. kuria ir palaiko į mokymąsi orientuotą vertinimo kultūrą; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.4. kolegialiai sprendžia mokinių įgytų kompetencijų vertinimo klausimus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.5. nuolat reflektuoja savo mokymo, mokinių mokymosi pasiekimų ir įgytų kompetencijų vertinimo praktikas, jų pridėtinę vertę kiekvieno mokinio mokymuisi;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.6. tobulina instrumentus, padedančius įvertinti mokinių mokymosi pasiekimus ir įgytas kompetencijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.7. aptaria su mokiniais akademinio sąžiningumo klausimus ir galimas pasekmes nesilaikant sąžiningumo principo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.8. principingai reaguoja į mokinių nesąžiningumo atvejus, tokius kaip plagijavimas, nusirašinėjimas, naudojimasis pašaline pagalba atsiskaitymų metu ir pan.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.9. teikia informaciją ir išsamiai paaiškina tėvams (globėjams, rūpintojams) apie mokinių mokymosi pasiekimus ir problemas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.10. vertinimo proceso metu gerbia mokinių privatumą ir išlaiko konfidencialumą;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.11. tinkamai tvarko mokinių mokymosi pasiekimų stebėsenos ir vertinimo duomenis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="66"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IV SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MOKINIŲ ĮGYTŲ KOMPETENCIJŲ VERTINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Įvairiapusė ir dinamiška kompetencijos apibrėžtis suponuoja, kad kompetenciją galima pamatyti, t. y. atpažinti konkrečioje veikloje. Turiningas mokyklos gyvenimas užtikrina, kad mokiniai </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ugdosi kompetencijas atlikdami užduotis pamokų metu ir dalyvaudami kitose ugdomosiose veiklose. Todėl, vertindami mokinių įgytas kompetencijas, mokytojai vadovaujasi nuostata, kad: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.1. ugdant mokinių kompetencijas dalyku, jos vertinamos kartu su dalykiniais pasiekimais; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2. mokinių kompetencijos, įgytos dalyvaujant socialinėse, pilietinėse, kultūrinėse ir kitose ugdomosiose veiklose, vertinamos mokyklos nustatyta tvarka, pvz., kaupiant mokinio veiklų aplanką, fiksuojant mokinių pasiekimų informaciją dienyne ar kitais būdais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Mokinio įgytoms kompetencijoms vertinti naudojami formuojamojo ir mokyklos vidinio apibendrinamojo vertinimo būdai. Formuojamasis mokinio įgytų kompetencijų vertinimas skatina individualią pažangą ir kompetencijų ugdymą, todėl jam ugdymo procese turi būti skiriama daugiausia laiko ir dėmesio. Sukaupta informacija ir kiti mokinių įgytų kompetencijų įrodymai tam tikro mokymosi etapo pabaigoje apibendrinami pažymiu, pasiekimų lygiu, žodiniu ar rašytiniu komentaru. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Planuojant mokinių įgytų kompetencijų vertinimą numatomas mokymosi kelias, vedantis ugdymo siekinių link: pradedama nuo ugdymo siekinio identifikavimo ir jo suskaidymo į mažesnius žingsnius, kurie mokiniams padėtų artėti prie iš(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)kelto tikslo, po to planuojamas mokymosi turinys, numatant mokymosi užduotis ir parenkant veiklas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1. ugdymo siekinių numatymas. Vadovaujantis bendrosiomis programomis ir atsižvelgiant į mokinių mokymosi poreikius, klasės kontekstą ir mokyklos kultūrą, apibrėžiami konkretūs ugdymo siekiniai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2. mokymosi žingsnių ir požymių planavimas. Numatoma, kokie mokymosi požymiai parodys, kad mokiniai, sėkmingai įveikdami mažesnius žingsnius, kryptingai juda link užsibrėžto siekinio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.3. mokymosi užduočių ir veiklų parinkimas. Mokinių įgytų kompetencijų ugdymo pagrindas yra prasmingos veiklos ir turtingos užduotys. Jomis laikomos probleminės, tiriamosios, analitinės, projektinės ir kt. užduotys bei veiklos. Joms įgyvendinti pasitelkiami įvairūs mokymosi šaltiniai bei aplinkos, svarstomi mokiniams aktualūs klausimai bei problemos ir mokomasi skirtingose aplinkose. Jų išdava – mokinių priimti ir praktiškai taikomi sprendimai. Tokio pobūdžio užduotys ir veiklos ugdo aukštesnio lygmens mąstymą, padeda užtikrinti dermę tarp ugdymo siekinių, mokymosi veiklų bei vertinimo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Mokinio įgytoms kompetencijoms vertinti svarbus veiksmingas grįžtamasis ryšys. Tai yra mokiniui teikiama informacija apie jo pasiekimus ir mokymosi kelią ugdymo (pamokų) metu ir dalyvaujant socialinėse, pilietinėse, kultūrinėse bei kitose mokyklos ugdomosiose veiklose. Grįžtamasis ryšys yra abipusis. Teikdami grįžtamąjį ryšį mokytojai palaiko mokinius, skatina būti atvirus, ieškoti, nebijoti klysti. Mokiniui svarbu sužinoti, ką ir kaip jam reikėtų tobulinti savo mokymosi procese, kad darytų pažangą ir gerėtų jo mokymosi pasiekimai: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1. grįžtamasis ryšys turi būti teikiamas įvairiomis formomis (žodžiu, raštu, neverbaline kalba) ir skatinti mokinį pasitikėti savo jėgomis, siekti geresnių rezultatų, motyvuoti mokytis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.2. mokykloje susitariama dėl bendrų principų teikiant grįžtamąjį ryšį, kad būtų laikomasi vienodo sisteminio požiūrio, atsispindinčio mokyklos vertinimo tvarkoje; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.3. grįžtamasis ryšys gali būti teikiamas pasitelkiant vertinimo įrankius, fiksuojančius kompetencijos augimą, pvz.: kompetencijų liudijimo aplankus; pasiekimų aprašus (angl. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rubrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">); mokinių įsivertinimo aprašus; mokinių socialinių veiklų stebėjimo aprašus; klausimynus (atvirų klausimų ir klausimų su atsakymais pasirinkimu) ir kt.; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.4. mokinio įgytoms kompetencijoms vertinti gali būti pasitelkiamas ir kaupiamasis vertinimas, sudarantis galimybes kaupti išsamią informaciją apie kompetencijų pokyčius ilgesnėje laiko atkarpoje bei panaudoti ją grįžtamajam ryšiui teikti. Kaupiamasis vertinimas turi remtis mokytojo kokybiniais pastebėjimais apie mokinio daromą pažangą, fiksuojamais mokytojui patogia forma, kuriais remdamasis prireikus jis galėtų pagrįsti savo sprendimą apie galutinį apibendrintą mokinio pasiekimų vertinimą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Pažymys yra konstatuojamojo pobūdžio grįžtamojo ryšio forma. Tačiau mokinio įgytų kompetencijų vertinimas pažymiu neturėtų būti vyraujanti praktika, nes toks vertinimas nenurodo tolesnio mokymosi perspektyvų mokiniui. Dažnas mokinių pasiekimų ir įgytų kompetencijų </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vertinimas pažymiais ar kitais simboliais ir jų vidurkio skaičiavimas iškreipia mokinio mokymosi paveikslą, kai ankstesnės klaidos ar nesėkmės daro įtaką bendram vertinimui net ir tuo atveju, kai mokinys likviduoja buvusias spragas. Tai neigiamai veikia mokinių mokymosi motyvaciją, trukdo mokymosi įgūdžiams nuosekliai formuotis. Skatinant individualią pažangą, didesnę vertę už pažymį turi mokytojo pastebėjimai apie atliktos užduoties kokybę ir rekomendacijos dėl užduoties atlikimo tobulinimo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IV SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4818"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...392 lines deleted...]
-        <w:t>ndividualios pažangos (</w:t>
+        <w:t>VERTINIMO BŪDAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Aprašo II skyriuje įvardintiems mokymosi pasiekimų vertinimo tikslams įgyvendinti naudojami šie vertinimo būdai: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1. formuojamasis vertinimas užtikrina svarbiausio mokinių pasiekimų vertinimo tikslo – padėti mokytis – įgyvendinimą. Formuojamasis vertinimas apibrėžiamas kaip cikliškas mokymo(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00703349" w:rsidRPr="00B621C0">
-        <w:t>idiografinis</w:t>
+      <w:r>
+        <w:t>si</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00703349" w:rsidRPr="00B621C0">
-[...25 lines deleted...]
-      <w:r w:rsidR="00EA2870" w:rsidRPr="00B621C0">
+      <w:r>
+        <w:t>) metu gaunamos mokymosi informacijos panaudojimas tolesniam mokymui ir mokymuisi planuoti ar koreguoti. Pažymiai vertinant formuojamuoju būdu nerašomi. Formuojamasis vertinimas apima:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="002F6122" w:rsidRPr="00B621C0">
-[...255 lines deleted...]
-      <w:r w:rsidR="00AB0A37" w:rsidRPr="00B621C0">
+      <w:r>
+        <w:t>.1.1. esamos mokymosi situacijos diagnozavimą, siekiant tikslingai pasirinkti tinkamą mokymo strategiją, mokymosi turinį, mokinių veiklą ir kt.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EA2870" w:rsidRPr="00B621C0">
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.1.2. sąlygų mokiniams mokytis ir pademonstruoti, ką jie išmoko, sudarymą, leidžiančių kiekvienam mokiniui atskleisti savo potencialą; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FF028D" w:rsidRPr="00B621C0">
-[...118 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.1.3. tolesnį mokymąsi, stimuliuojančio grįžtamojo ryšio teikimą. Grįžtamasis ryšys turi būti konkretus ir orientuotis į mokinio atliekamą užduotį, jis turi teikti kokybinę informaciją, galinčią padėti mokiniui geriau atlikti jo darbą; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009A5326" w:rsidRPr="00B621C0">
-[...80 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1.4. sąlygų mokiniams mokytis su bendraklasiais ir iš bendraklasių užtikrinimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1.5. mokinių skatinimą permąstyti savo mokymosi patirtį ir įsivertinti pasiektą rezultatą. Mokymasis yra sąmoninga mokinio veikla, todėl mokytojas turėtų aktualizuoti mokymosi turinį, padėti mokiniui atrasti asmeninę mokymosi prasmę;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2. apibendrinamasis vertinimas siejamas su mokymosi pasiekimų pripažinimu, juo siekiama nustatyti atliktos užduoties ir veiklos kokybę tam tikro standarto atžvilgiu. Apibendrinamasis vertinimas visuomet atliekamas pasibaigus tam tikram mokymosi etapui. Instituciniu lygmeniu išskiriamas mokyklos vidinis ir išorinis apibendrinamasis vertinimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.2.1. mokyklos vidinis apibendrinamasis vertinimas skirstomas į trumpesnio periodo apibendrinamąjį vertinimą, kai mokiniai atsiskaito už sutartos apimties mokymosi laikotarpį, ir ilgesnio periodo apibendrinamąjį vertinimą, kai mokytojas apibendrina ilgesnio periodo rezultatus ir įvertina mokinio darbą per trimestrą, pusmetį arba mokslo metus. Apibendrinamajam vertinimui naudojami pažymiai, pasiekimų lygiai arba kiti simboliai. Apibendrinamasis vertinimas turi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.1.1. būti prasmingas – visos suinteresuotos pusės, įskaitant mokinius ir jų tėvus (globėjus, rūpintojus), turi aiškiai suprasti, kokia mokymosi rezultatų prasmė, ką reiškia gauti mokymosi rezultatai, ką reikėtų daryti toliau;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.1.2. atitikti švietimo, mokslo ir sporto ministro tvirtinamose bendrosiose programose suformuluotus tikslus, apibrėžiančius, ką mokiniai turi mokėti, suprasti ir gebėti atlikti naudodami įgytas žinias;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.1.3. remtis kriterijais ir pasiekimų lygių aprašais. Siekdami mokinių mokymosi rezultatų palyginamumo, mokytojai turi vienodai interpretuoti pasiekimų lygių reikalavimus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.1.4. sudaryti galimybę išmokti. Mokiniams prieš atsiskaitymą, vertinamą pažymiu turėtų būti sudarytos sąlygos išmokti tai, kas bus vertinama, ir gauti grįžtamąjį ryšį apie tai, kaip jiems sekasi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.1.5. tikrinti mokinių mokymosi pažangą kelis kartus ir skirtingais vertinimo įrankiais; sprendimas apie mokinių gebėjimus turi būti grįstas daugiau nei vienu vertinimo būdu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.1.6. vadovautis aiškia vertinimo skale. Ji turi būti suprantama visoms suinteresuotoms pusėms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">        </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009A5326" w:rsidRPr="00B621C0">
-[...136 lines deleted...]
-      <w:r w:rsidR="00AB0A37" w:rsidRPr="00B621C0">
+      <w:r w:rsidR="00F00574">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2.1.7. remtis įrodymais. Pažymiai turi būti grįsti mokymosi įrodymais, sukauptais per tam tikrą laikotarpį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009A5326" w:rsidRPr="00B621C0">
-[...574 lines deleted...]
-      <w:r w:rsidRPr="00B621C0">
+      <w:r w:rsidR="00F00574">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="009A5E52" w:rsidRPr="00B621C0">
-[...209 lines deleted...]
-    <w:p w:rsidR="00130DA5" w:rsidRPr="00157345" w:rsidRDefault="009A5E52" w:rsidP="00532129">
+      <w:r>
+        <w:t xml:space="preserve">.2.1.8. vertinti už tai, ką mokinys atliko, o ne už tai, ko neatliko; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157345">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">IV </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00663E96" w:rsidRPr="00157345" w:rsidRDefault="009A5E52" w:rsidP="00532129">
+        <w:t>V SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157345">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VERTINIMO PLANAVIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00130DA5" w:rsidRDefault="00130DA5" w:rsidP="009C6F68">
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A601D" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="009C6F68">
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Mokytojas, planuodamas vertinimą, vadovaujasi Bendrosiose programose nurodytais pasiekimų lygių aprašymais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...37 lines deleted...]
-    <w:p w:rsidR="0002232F" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="009C6F68">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>. Vertinimas planuojamas mokslo metams ir nurodomas ilgalaikiuose planuose:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="005D0836" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="005B3BF5">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1. Nurodomos apibendrinamojo vertinimo formos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="007205D9" w:rsidRPr="00DF2B6C" w:rsidRDefault="005B40B4" w:rsidP="005B3BF5">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2. Nurodoma už kokius darbus mokinys bus vertinamas trimestro ar pusmečio laikotarpiu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="00A2276B" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="009C6F68">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.3. Pateikiamas suminio ir /ar kaupiamojo vertinimo aprašymas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00A2276B" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="009C6F68">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t xml:space="preserve"> Vertinimas detalizuojamas pradedant nagrinėti skyrių, temą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="0002232F" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="009C6F68">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Dalykų mokytojai, planuodami integruotas pamokas, integruotus projektus, suderina ir numato vertinimo būdus, užduotis, kriterijus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00A2276B" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="009C6F68">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Planuodamas pamoką, mokytojas formuluoja mokymosi uždavinius, kuriuose apibrėžia numatomus rezultatus ir vertinimo kriterijus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Atsižvelgiant į mokinių mokymosi pasiekimus, vertinimo užduotys, atsiskaitymo laikas gali būti koreguojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VI SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="00914306" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VERTINIMAS UGDYMO PROCESE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="00914306" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="009E468D" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574" w:rsidRPr="00914306">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>. Pirmas mokymosi mėnuo skiriamas 1, 5 kl. ir naujai atvykusių mokinių adaptacijai, jų mokymosi pasiekimai nepatenkinamais pažymiais nevertinami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:t>25. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>klasių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>mokinių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>mokymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>pasiekimų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>pažangos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vertinimas*:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:t xml:space="preserve">25.1. pradiniame ugdyme pasiekimų lygiai taikomi vertinant tam tikro laikotarpio mokinių pasiekimus, o ne pavienius, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00914306">
+        <w:t>fragmentinius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00914306">
+        <w:t xml:space="preserve"> mokinių darbus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4043"/>
+        <w:gridCol w:w="4395"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="552"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pasiekimų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>lygis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2020"/>
+                <w:tab w:val="left" w:pos="3591"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="107" w:right="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Komentaruose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>vartojamas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>žodinis apibūdinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8438" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Patenkinamas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Aukštesnysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Puikiai,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>labai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>gerai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pagrindinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Gerai,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>pakankamai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gerai, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>vidutiniškai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Patenkinamas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Patenkinamai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="257" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Slenkstinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="257" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>akankamai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>patenkinamai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>tl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Atleistas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8438" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="8" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nepatenkinamas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nepatenkinamas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nepatenkinamai,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>blogai,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>labai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blogai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:t>* Vertinant mokinių pasiekimus orientuojamasi į pasiekimų lygius, apibrėžtus pradinio ugdymo bendrojoje programoje, patvirtintoje 2022 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914306">
         <w:tab/>
-      </w:r>
-[...68 lines deleted...]
-      <w:r>
+        <w:t>apibendrinamieji pasiekimai siejami su pasiekimų lygiais:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="182" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4928"/>
+        <w:gridCol w:w="4368"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="566"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk206747041"/>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Teisingų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>atsakymų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>apimtis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(procentais)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="1418"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pasiekimų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>lygis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="278"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>100-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="1660"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Aukštesnysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="318"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="278"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>84-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="229"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pagrindinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidRPr="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="278"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>64-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="1627"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Patenkinamas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="318"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="278"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>44-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="229"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Slenkstinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914306" w:rsidTr="00914306">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="278"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>34-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="1514"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nepatenkinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+    </w:tbl>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...67 lines deleted...]
-      <w:r>
+        <w:t>pradinio ugdymo procese prioritetas teikiamas mokymąsi palaikančiam vertinimui. Vertinami mokinio individualūs pasiekimai ir pažanga, nelyginama su kitų mokinių pasiekimais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...52 lines deleted...]
-    <w:p w:rsidR="0093285B" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="00D93B5C">
+        <w:t>pradinio ugdymo programoje mokinių pažangai ir pasiekimams fiksuoti ir vertinimo informacijai pateikti naudojami komentarai, vertinimo aplankai, kuriuos, mokytojo padedami, mokosi sudaryti patys mokiniai, kartu mokydamiesi įsivertinti ir savo pasiekimus. Mokinių pasiekimai pažymiais nevertinami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>mokiniai nuolat vertinami formuojamuoju vertinimo būdu. Pridedamos Metodinės rekomendacijos vertinimui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>pradinio ugdymo mokytojai mokinio individualią pažangą pamokos pabaigoje matuoja pasirinktais būdais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Įrašai el. dienyne:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Jei 1 savaitinė pamoka - ne mažiau kaip 1 įvertinimo fiksavimas per mėnesį mokiniui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Jei 2 savaitinės pamokos- ne mažiau kaip 1 įvertinimo fiksavimas per mėnesį mokiniui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Jei 3 savaitinės pamokos- ne mažiau kaip 2 įvertinimų fiksavimas per mėnesį mokiniui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Jei 4-5 savaitinės pamokos - ne mažiau kaip 4 įvertinimų fiksavimas per mėnesį mokiniui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914306">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Jei 7-8 savaitinės pamokos- ne mažiau kaip 5 įvertinimų fiksavimas per mėnesį mokiniui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>atsižvelgiant į tai, kas norima įvertinti, taikomi įvairūs apibendrinamojo vertinimo metodai: praktinės, kūrybinės užduotys, kontroliniai, projektiniai darbai, testai. Per dieną neturėtų būti atliekamas daugiau nei vienas apibendrinamasis darbas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>pradinių klasių mokytojai trimestrų pabaigoje organizuoja mokinių įsivertinimą dalyvaujant tėvams aptaria, kaip pavyko vaikui pasiekti individualios pažangos. Mokytojai mokinio individualiai pažangai stebėti ir fiksuoti pildo savarankiškai pasirinktą formą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRPr="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>25.10. baigiantis trimestrui paskutinę dalyko pamoką analizuoja mokinių rezultatus ir mokinių individualios mokymosi pažangos ir pasiekimų įsivertinimą, aptaria tolesnio mokymosi ir/ar reikalingos pagalbos mokymesi žingsnius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="004F46B6" w:rsidRPr="00B621C0" w:rsidRDefault="004F46B6" w:rsidP="00D93B5C">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Gimnazijoje mokiniai vertinami:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9639" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblInd w:w="109" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4926"/>
         <w:gridCol w:w="4713"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD14FF" w:rsidRPr="00B621C0">
+      <w:tr w:rsidR="00EE77F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD14FF" w:rsidRPr="00B621C0" w:rsidRDefault="00DD14FF" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DALYKAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD14FF" w:rsidRPr="00B621C0" w:rsidRDefault="00DD14FF" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>VERTINIMO BŪDAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C24A2" w:rsidRPr="00B621C0">
+      <w:tr w:rsidR="00EE77F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C24A2" w:rsidRPr="00B621C0" w:rsidRDefault="004C24A2" w:rsidP="004C24A2">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:t>Pradinių klasių mokomieji dalykai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004C24A2" w:rsidRPr="00B621C0" w:rsidRDefault="0005354C" w:rsidP="004C24A2">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-              <w:t>Pasiekimų ir gebėjimų aprašymu pagal pasiekimų lygių požymius</w:t>
+            <w:r>
+              <w:t>Pasiekimų ir gebėjimų aprašymas pagal pasiekimų lygių požymius</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD14FF" w:rsidRPr="00B621C0">
+      <w:tr w:rsidR="00EE77F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC4863" w:rsidRPr="00B621C0" w:rsidRDefault="00CA42FA" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:t>Etika</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0C28">
+              <w:t xml:space="preserve"> ar Tikyba, Pilietiškumo ugdymas</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00DD14FF" w:rsidRPr="00B621C0" w:rsidRDefault="00D70CCE" w:rsidP="002B614A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:t>Įskaita, taikant kaupiamojo vertinimo principą</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA42FA" w:rsidRPr="00B621C0">
+      <w:tr w:rsidR="00EE77F5">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA42FA" w:rsidRPr="00B621C0" w:rsidRDefault="00CA42FA" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:tabs>
-[...160 lines deleted...]
-            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Ekonomika ir verslumas</w:t>
+              <w:t>Privalomieji dalykai</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0093285B" w:rsidRPr="00B621C0" w:rsidRDefault="0093285B" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-              <w:t>Pilietiškumo pagrindai</w:t>
+            <w:r>
+              <w:t>PASIRENKAMIEJI DALYKAI  III–IV kl. išskyrus Psichologiją.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0093285B" w:rsidRPr="00B621C0" w:rsidRDefault="0093285B" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:tabs>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="0093285B" w:rsidRPr="00B621C0" w:rsidRDefault="0093285B" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 balų sistema. Taikomas kaupiamojo ir/arba suminio pažymio principas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidTr="004F6708">
+      <w:tr w:rsidR="00EE77F5">
         <w:trPr>
-          <w:trHeight w:val="775"/>
+          <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-              <w:t>TIKSLIEJI MOKSLAI</w:t>
+            <w:r>
+              <w:t>Psichologija III-IV kl.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="002B614A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-              <w:t>Matematika</w:t>
+            <w:r>
+              <w:t>Įskaita, taikant kaupiamojo vertinimo principą</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="002B614A">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="509"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-              <w:t>Informacinės technologijos</w:t>
+            <w:r>
+              <w:t>DALYKŲ MODULIAI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5–II kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="00F4213B">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:tabs>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...15 lines deleted...]
-              <w:t>sistema, taikant kaupiamojo ir suminio pažymio principą</w:t>
+            <w:r>
+              <w:t>Rekomenduojama kaupiamojo ir suminio vertinimo principas. Pažymys įrašomas į dalyko dienyną.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidTr="005907C6">
+      <w:tr w:rsidR="00EE77F5">
         <w:trPr>
-          <w:trHeight w:val="754"/>
+          <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-              <w:t>GAMTOS MOKSLAI</w:t>
+            <w:r>
+              <w:t>DALYKŲ MODULIAI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="002B614A">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-              <w:t>Biologija</w:t>
+            <w:r>
+              <w:t>III–IV kl.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B40B4" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="002B614A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...266 lines deleted...]
-            </w:r>
             <w:r>
-              <w:rPr>
-[...50 lines deleted...]
-              <w:t>Naudojamas formuojamasis vertinimas</w:t>
+              <w:t>Įskaita, taikant kaupiamojo vertinimo principą</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B7490" w:rsidRPr="00B621C0" w:rsidRDefault="008B7490" w:rsidP="007E5288">
-[...4 lines deleted...]
-    <w:p w:rsidR="00477104" w:rsidRPr="00B621C0" w:rsidRDefault="005B40B4" w:rsidP="00477104">
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306" w:rsidP="00914306">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...75 lines deleted...]
-    <w:p w:rsidR="009A5E52" w:rsidRPr="00B621C0" w:rsidRDefault="00477104" w:rsidP="005B40B4">
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D" w:rsidP="00914306">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B621C0">
-[...39 lines deleted...]
-    <w:p w:rsidR="009A5E52" w:rsidRPr="00B621C0" w:rsidRDefault="005B09F1" w:rsidP="00D93B5C">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Per trimestrą 5-8, I-II pažymiais vertinama:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="009C440F" w:rsidRPr="00B621C0" w:rsidRDefault="00123E62" w:rsidP="004533A0">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_0"/>
+        <w:id w:val="1117924842"/>
+        <w:lock w:val="contentLocked"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="a1"/>
+            <w:tblW w:w="4215" w:type="dxa"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="2175"/>
+            <w:gridCol w:w="2040"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2175" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Pamokų skaičius per savaitę</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2040" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Pažymių skaičius per trimestrą</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2175" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>1</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2040" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>3</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2175" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>2</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2040" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2175" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>3</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2040" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2175" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2040" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2175" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2040" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2175" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2040" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>7</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="00973464" w:rsidRDefault="005B40B4" w:rsidP="00001BDA">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Per pusmetį III-IV klasėje pažymiais vertinama:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_1"/>
+        <w:id w:val="-1041559069"/>
+        <w:lock w:val="contentLocked"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="a2"/>
+            <w:tblW w:w="4185" w:type="dxa"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="2190"/>
+            <w:gridCol w:w="1995"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2190" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Pamokų skaičius per savaitę</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1995" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Pažymių skaičius per pusmetį</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2190" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>1</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1995" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2190" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>2</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1995" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2190" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>3</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1995" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2190" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1995" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2190" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1995" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>7</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00EE77F5">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2190" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1995" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>8</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00123E62" w:rsidRPr="00B621C0">
+      <w:r w:rsidR="009E468D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
         <w:t>. Mokymosi pasiekimų įvertinimų reikšmė:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00123E62" w:rsidP="00001BDA">
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9746" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="00A0"/>
+        <w:tblInd w:w="109" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2694"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1808"/>
+        <w:gridCol w:w="2691"/>
+        <w:gridCol w:w="3770"/>
+        <w:gridCol w:w="1481"/>
+        <w:gridCol w:w="1804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pasiekimų lygis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Trumpas apibūdinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Įvertinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6F68" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="009C6F68" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:widowControl w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:t>aukštesnysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">puikiai </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>puikiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcW w:w="1481" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...10 lines deleted...]
-              <w:t>(dešimt)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>10 (dešimt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Įskaityta</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6F68" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">labai gerai </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>labai gerai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcW w:w="1481" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>9 (devyni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6F68" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:widowControl w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
+            <w:r>
               <w:t>pagrindinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">gerai </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>gerai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcW w:w="1481" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8 (aštuoni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6F68" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="317"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">pakankamai gerai </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pakankamai gerai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>7 (septyni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6F68" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="317"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="009C6F68">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...175 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...180 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">blogai </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>patenkinamas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t>2 (du)</w:t>
+            <w:r>
+              <w:t>vidutiniškai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6 (šeši)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1804" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">labai blogai </w:t>
+            <w:r>
+              <w:t>patenkinamai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcW w:w="1481" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...3 lines deleted...]
-              <w:t>1 (vienas)</w:t>
+            <w:r>
+              <w:t>5 (penki)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidTr="005B40B4">
+      <w:tr w:rsidR="00EE77F5">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>slenkstinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>pakankamai patenkinamai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4 (keturi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE77F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>nepatenkinamas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>nepatenkinamai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3 (trys)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Neįskaityta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE77F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>blogai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2 (du)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE77F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>labai blogai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1 (vienas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1804" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE77F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>pasiekimai nėra įvertinti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183588" w:rsidRPr="00B621C0" w:rsidRDefault="00183588" w:rsidP="003672BB">
+          <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B621C0">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Neatestuota</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00973464" w:rsidRDefault="00973464" w:rsidP="002B15C7">
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00914306">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D">
+        <w:t>. Mokytojai gali naudoti kaupiamojo vertinimo sistemą (taškų, balų sistema), kuri skatina mokinių savarankiškumą ir motyvaciją dirbti per visas pamokas. Ji negali prieštarauti bendriems gimnazijos vertinimo principams ir sampratai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="627"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="567"/>
-[...165 lines deleted...]
-      <w:r w:rsidR="009C6F68">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00AD6497" w:rsidRPr="00B621C0">
-[...50 lines deleted...]
-    <w:p w:rsidR="005B40B4" w:rsidRDefault="005B40B4" w:rsidP="005B40B4">
+      <w:r w:rsidR="009E468D">
+        <w:t>. Kontrolinių darbų organizavimo tvarka ir vertinimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00387A61">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00467DF8" w:rsidRPr="00B621C0">
-[...12 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005B40B4" w:rsidP="005F492B">
+      <w:r w:rsidR="009E468D">
+        <w:t xml:space="preserve">.1. mokytojas kontrolinius darbus fiksuoja e. dienyne ir apie juos informuoja mokinius ne vėliau kaip prieš savaitę; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00387A61">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004B01D0" w:rsidRPr="00B621C0">
-[...24 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+      <w:r w:rsidR="009E468D">
+        <w:t xml:space="preserve">.2. mokytojas, susitaręs su mokiniais, dėl objektyvių priežasčių gali keisti kontrolinio darbo laiką; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00387A61">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00973464">
-[...36 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.3. per dieną organizuojamas vienas kontrolinis darbas. Mokinių kontrolinių darbų įvertinimai įrašomi į tą dieną, kurią buvo rašomas kontrolinis darbas Jei nacionaliniai mokinių pasiekimų patikrinimai sutampa su dalyko kontrolinio darbo diena, kontrolinis darbas nukeliamas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00387A61">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA6" w:rsidRPr="00B621C0">
-[...27 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.4. mokytojo parinktos užduotys kontroliniam darbui turi atitikti visus mokymosi pasiekimų lygius (pvz.: 40 proc. užduočių turi atitikti slenkstinį, 20 proc. – patenkinamą, 20 proc. – pagrindinį, 20 proc. – aukštesnįjį lygį). Prie kiekvienos užduoties ar klausimo būtina nurodyti taškus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.5. kontrolinio darbo trukmė yra viena pamoka. Esant poreikiui, jie gali būti rašomi ilgiau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.6. kontrolinio darbo užduotis mokiniai atlieka savarankiškai, nesikalba tarpusavyje, netrukdo kitiems, naudojasi tik tomis priemonėmis, kurias nurodė mokytojas. Pasakinėjančių, besistengiančių gauti neleistinos pagalbos, besinaudojančių draudžiamomis priemonėmis, nevykdančių mokytojo nurodymų mokinių darbai nevertinami. Darbą pakartotinai mokinys gali atlikti konsultacijų metu.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
         <w:tab/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w:rsidR="001B7CB0" w:rsidRPr="00B621C0" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.7. mokytojas kontrolinius darbus grąžina mokiniams ne vėliau kaip po 7 darbo dienų, kalbų – po 10 darbo dienų. Rekomenduojama kontrolinių darbų analizei skirti laiko pagal poreikį: pagal galimybes ir poreikius sėkmes ir nesėkmes aptarti su kiekvienu mokiniu individualiai bei numatyti būdus mokymosi spragoms šalinti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FFFF00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.8. jei 5-8 klasėse  50%  klasės (srauto, grupės) mokinių kontrolinis darbas įvertintas nepatenkinamai, mokytojas parengia naują kontrolinį darbą ir su mokiniais, gavusiais nepatenkinamą įvertinimą,  suderina jo rašymo laiką;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.9. jei mokinys dėl pateisinamų priežasčių nedalyvauja kontroliniame darbe, už jį atsiskaito po pamokų, konsultacijų arba kitu susitartu su mokytoju laiku;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00F00574">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>.10. kontrolinis darbas pusmečio arba trimestro paskutinę dieną ir pirmą dieną po atostogų neorganizuojamas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Įvertintas kontrolinis darbas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.1. gali būti perrašomas ne daugiau kaip vieną kartą per trimestrą arba pusmetį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.2. įvertinimas už atsiskaitytą darbą rašomas į artimiausią pamoką;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.3. jei mokinys ilgai sirgo (ne trumpiau kaip mėnesį), atsiskaityti už tą fizinio ugdymo, muzikos, dailės, šokio, technologijų programos dalį nereikia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Kontrolinių darbų formas parenka mokytojas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Savarankiškų darbų organizavimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.1. savarankiško darbo tikslas – išsiaiškinti, kiek mokinys savarankiškai naudodamasis įvairiais šaltiniais, mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>) priemonėmis geba įgytas žinias pritaikyti individualiai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.2. savarankiško darbo trukmė priklauso nuo jo pobūdžio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.3. apie savarankišką darbą informuojama iš anksto, ne vėliau nei pamoką prieš darbą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">.4. užduotys konkrečios, trumpos, aiškios; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.5. mokiniui, neatlikusiam savarankiško darbo, nedalyvavusiam apklausoje, rekomenduojama atsiskaitymą derinti su dalyko mokytoju;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.6. darbų patikrinimas gali vykti pasirinktinai: tikrinami visų mokinių ar tik dalies mokinių darbai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Atsiskaitymų organizavimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D" w:rsidP="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.1. Atsiskaitymo tikslas - vienos ar kelių pamokų metu mokinių įgytas žinias, gebėjimus ir kompetencijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D" w:rsidP="00F00574">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574" w:rsidRPr="004B0436">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve"> Atsiskaitymo trukmė ne ilgesnė nei 15 pamokos minučių;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00574" w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">. Jeigu už atsiskaitymą gaunamas pažymys yra įrašomas tiesiogiai į </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>e.dienyną</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve"> mokytojas atsiskaitymą užfiksuoja e. dienyne ir apie jį informuoja mokinius ne vėliau kaip pamoką prieš atsiskaitymą; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D" w:rsidP="00F00574">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...122 lines deleted...]
-      <w:r w:rsidR="007925BB" w:rsidRPr="00B621C0">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00387A61">
-[...601 lines deleted...]
-      <w:r w:rsidR="00387A61">
+      <w:r w:rsidR="00F00574" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. mokytojas, susitaręs su mokiniais, dėl objektyvių priežasčių gali keisti atsiskaitymo laiką;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00037520" w:rsidRPr="00387A61">
-[...13 lines deleted...]
-      <w:r w:rsidR="00387A61">
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Darbų atlikimas nebuvus mokykloje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00037520" w:rsidRPr="00B621C0">
-[...13 lines deleted...]
-      <w:r w:rsidR="00387A61">
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.1. Jeigu mokinys neatlieka apibendrinamojo vertinimo užduoties, nes nebuvo mokykloje ši užduotis yra atliekama konsultacijų metu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00037520" w:rsidRPr="00B621C0">
-[...16 lines deleted...]
-      <w:r w:rsidR="00387A61">
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">.2. Jeigu mokinys vengia atsiskaityti apibendrinamojo vertinimo užduotį, kuri buvo praleista dėl nebuvimo mokykloje, ji atliekama pamokų metu, mokytojui apie tai pranešus mokiniui ne vėliau kaip pamoką prieš. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00037520" w:rsidRPr="00B621C0">
-[...19 lines deleted...]
-      <w:r w:rsidR="00387A61">
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Namų darbų skyrimas ir vertinimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00037520" w:rsidRPr="00B621C0">
-[...84 lines deleted...]
-    <w:p w:rsidR="00CB7802" w:rsidRPr="00B621C0" w:rsidRDefault="005F492B" w:rsidP="00AA1C54">
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.1. mokytojas gali neskirti namų darbų;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.2. namų darbai gali būti raštu ir žodžiu, trumpalaikiai (juos mokiniai turi atlikti iki kitos pamokos) arba ilgalaikiai, dėl kurių atlikimo termino mokytojas ir mokiniai susitaria;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.3. mokytojas su mokiniais susitaria dėl skiriamų namų darbų  apimties, užduočių pobūdžio, jų vertinimo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.4. mokytojas, taikydamas aktyviuosius mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>) metodus ir racionaliai panaudodamas pamokos laiką, skiria tikslingus, rekomenduojama diferencijuotus, namų darbus, įtvirtinančius pamokoje įgytas žinias, gebėjimus, ugdančius mokinių kritinį mąstymą, kūrybiškumą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.5. jei mokytojas skyrė namų darbus, jis juos privalo patikrinti pasirinkta forma (surinkti visų ar dalies mokinių sąsiuvinius, aptarti žodžiu, organizuoti namų darbų aptarimą poroje, grupėje ar pan.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.6. namų darbai atostogoms neskiriami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.7. mokytojas, siekdamas, kad mokinio tėvai (globėjai, rūpintojai) galėtų kontroliuoti, ar jų vaikai atlieka namų darbus, užduotis e. dienyne pasibaigus pamokai (ne vėliau kaip iki 17 val.) įrašo aiškiai, konkrečiai, nurodydamas, ką mokinys turi padaryti (pvz.: raštu (žodžiu) atsakyti į 5 paragrafo 1–6 klausimus, išspręsti pasirinktus tris/penkis uždavinius, esančius vadovėlio 123 p., parašyti 100 žodžių pastraipą tema „Mano pasaulis“ ir pan.) ir iki kada turi padaryti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Mokiniams, mokomiems pagal pritaikytą ir individualizuotą programą, dėl mokymosi pasiekimų vertinimo (būdų, periodiškumo) ir įforminimo susitariama tarp mokinio ir mokytojo, atsižvelgiant į mokinio galias ir vertinimo suvokimą, specialiuosius ugdymosi poreikius, numatomą pažangą, tėvų (globėjų, rūpintojų) lūkesčius;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...275 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VII SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VERTINIMAS BAIGUS PROGRAMĄ AR JOS DALĮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Trimestrų ar pusmečių ir metiniai įvertinimai e. dienyne fiksuojami:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="00140FA2" w:rsidRPr="00B621C0" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.1. pradiniame ugdyme – pasiekimų lygiais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D" w:rsidP="004B0436">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...120 lines deleted...]
-    <w:p w:rsidR="00140FA2" w:rsidRPr="00B621C0" w:rsidRDefault="00140FA2" w:rsidP="00C0113B">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00914306" w:rsidRPr="004B0436">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>pradiniame ugdyme mokinių pasiekimai, įskaitant etikos, tikybos, užsienio k., menų ir kitus dalykus, vertinami pasiekimų lygiais: slenkstiniu, patenkinamu, pagrindiniu ar aukštesniuoju;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-    <w:p w:rsidR="00C25546" w:rsidRDefault="00C25546" w:rsidP="00387A61">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.3. apibendrintai vertinant 2 klasės užsienio kalbos trimestro ar pusmečio ir metinius pasiekimus, fiksuojami tik du pasiekimų lygiai – „aukštesnysis“, „pagrindinis“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B07100" w:rsidRPr="00B621C0" w:rsidRDefault="005F492B" w:rsidP="00387A61">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.4. pagrindiniame, viduriniame ugdyme – pažymiais arba rašoma „įskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>įsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.“), „neįskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.“),</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="bookmark=id.3dy6vkm" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="5" w:name="bookmark=id.1t3h5sf" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve"> „neatestuota“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>neat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.“), „atleista“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>atl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.“).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="004B0436">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t>. Pusmečio arba trimestro pažymiai išvedami iš to pusmečio pažymių vidurkio pagal dešimtainių trupmenų apvalinimo taisykles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="005F492B" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Metinis įvertinimas išvedamas iš pirmo ir antro pusmečio arba trijų trimestrų vidurkio pagal dešimtainių trupmenų apvalinimo taisykles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B0436" w:rsidRPr="004B0436" w:rsidRDefault="009E468D" w:rsidP="004B0436">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00C601D8" w:rsidRPr="00B621C0" w:rsidRDefault="005F492B" w:rsidP="005F492B">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>Mokiniui, besimokančiam pagal pradinio ugdymo programą:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B0436" w:rsidRPr="004B0436" w:rsidRDefault="004B0436" w:rsidP="004B0436">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-[...876 lines deleted...]
-    <w:p w:rsidR="00AC61C0" w:rsidRPr="00B621C0" w:rsidRDefault="00605CCD" w:rsidP="009F0428">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>42.1. III trimestro mokymosi pasiekimų įvertinimas laikomas metiniu. Jei pasibaigus ugdymo procesui skirtos užduotys suteikia mokiniui, kurio mokymosi pasiekimai mokantis pagal dalyko programą fiksuoti nepatenkinamu metiniu įvertinimu, galimybę pasiekti ne žemesnį kaip slenkstinį mokymosi pasiekimų lygį, nustatytą bendrosiose programose (toliau – papildomas darbas), tai papildomo darbo įvertinimas laikomas metiniu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B0436" w:rsidRPr="004B0436" w:rsidRDefault="004B0436" w:rsidP="004B0436">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00AC61C0" w:rsidRPr="00B621C0" w:rsidRDefault="00605CCD" w:rsidP="00AC61C0">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>42.2. fiksuojamas nepatenkinamas pusmečio dalyko įvertinimas tuo atveju, jei mokinys be pateisinamos priežasties nelankė mokyklos ir neatliko tuo laikotarpiu skirtų vertinimo užduočių (pvz., kontrolinių darbų ir kt.), nepademonstravo pasiekimų, numatytų pradinio ugdymo bendrosiose programos. Jei mokinys neatliko per pusmetį skirtų vertinimo užduočių dėl pateisintų priežasčių (pvz., ligos), fiksuojamas įrašas „atleista“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>atl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.“);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="004B0436" w:rsidP="004B0436">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="851"/>
-        <w:jc w:val="center"/>
-[...526 lines deleted...]
-    <w:p w:rsidR="00AC61C0" w:rsidRPr="00B621C0" w:rsidRDefault="00AC61C0" w:rsidP="009F0428">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>42.3. pradinio ugdymo programos baigiamosios klasės mokinys, turintis bent vieno dalyko nepatenkinamą metinį (po papildomo darbo, jei buvo skirtas) įvertinimą, paliekamas kartoti ugdymo programos pradinio ugdymo programos baigiamojoje klasėje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="540"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00AC61C0" w:rsidRPr="00B621C0" w:rsidRDefault="00AC61C0" w:rsidP="00AC61C0">
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Mokiniui, kuris be pateisinamos priež</w:t>
+      </w:r>
+      <w:r w:rsidR="00292BB4">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>sties nelankė pamokų ir neatlikto užduočių numatytų dalyko ilgalaikiame plane trimestro ar pusmečio įvertinimas yra „neįskaityta“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>neįsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>“).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D" w:rsidP="004B0436">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="300"/>
-[...11 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Mokiniui, atleistam pagal gydytojo ar gydytojų konsultacinės komisijos pažymą, trimestro, pusmečio ar metinių pažymių skiltyje rašoma „atleista“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Mokiniui, kuris paskutinį mėnesį prieš I arba II trimestro arba I pusmečio pabaigą dėl pateisinamos priežasties nedalyvavo ugdymo procese tris savaites gali būti sudaryta galimybė mokytojų paskirtas užduotis atlikti kito trimestro metu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">. Mokiniui, kuris mokėsi pagal išplėstinio kurso programą ir nusprendė mokytis pagal programos bendrąjį kursą ir kurį tenkina išplėstinio kurso įvertinimas, įskaitos laikyti nereikia. Jeigu pažymys jo netenkina, jis gali laikyti įskaitą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Mokiniui, kuris mokėsi pagal bendrojo kurso programą ir nusprendė mokytis pagal programos išplėstinį kursą, privalo laikyti įskaitą ir atsiskaityti iki pusmečio pabaigos. Keičiant menų, dorinio ugdymo programas įskaitų laikyti nereikia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">. Įskaitų  pažymiai, prie jų pažymint kursą raidėmis B ar A, įrašomi stulpelyje prie pusmečio ar metinio įvertinimų. Įskaitos įvertinimo pažymys atitinka metinį ar pusmečio pažymį. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Mokinys, grįžęs iš sanatorijos (ligoninės), išrašą apie mokymosi pasiekimus pateikia klasės vadovui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="004B0436">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="009E468D" w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">. Mokinio, besimokančio pagal pagrindinio ir vidurinio ugdymo programas, papildomo darbo įvertinimas laikomas metiniu įvertinimu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Mokinio, turinčio kai kurių ugdymo plano dalykų nepatenkinamus metinius (papildomo darbo, jei buvo skirtas) įvertinimus, kėlimo į aukštesnę klasę, palikimo kartoti ugdymo programos ar papildomo darbo skyrimo klausimas svarstomas mokytojų tarybos posėdyje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>. Po gimnazijos direktoriaus sprendimo klasės vadovas informuoja mokinio tėvus (globėjus, rūpintojus) dėl papildomo darbo skyrimo, kėlimo į aukštesnę klasę ar palikimo kartoti kursą pasirašytinai (vieną užpildytą formos kopiją perduoda tėvams (globėjams, rūpintojams), kitą pasilieka sau).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VIII SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SUPAŽINDINIMAS SU VERTINIMU IR ĮVERTINIMU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Supažindinimas su vertinimu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. rugsėjo mėnesį per pirmąją savo dalyko pamoką kiekvienas mokytojas supažindina mokinius su savo dalyko, modulio, pasirenkamojo dalyko programa, mokinių mokymosi pasiekimų informacijos kaupimo ir jos fiksavimo sistema, aptaria vertinimo kriterijus, metodus ir formas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.2. mokytojas gali koreguoti savo dalyko  informavimo, kaupimo ir fiksavimo vertinimo sistemą viso ugdymo proceso metu prieš tai informavęs mokinius, tėvus, pakoregavęs ilgalaikį planą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.3. su bendra gimnazijos vertinimo tvarka tėvai yra supažindinami e. dienyne, Gimnazijos interneto svetainėje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Supažindinimas su įvertinimu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.1. mokymosi pasiekimai fiksuojami e. dienyne. Neturinčius galimybių naudotis internetu tėvus (globėjus, rūpintojus) klasės vadovas informuoja raštu apie vaiko mokymąsi kartą per mėnesį ne vėliau kaip iki kito mėnesio 10 d.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D" w:rsidP="004B0436">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.2. atsiradus mokymosi problemoms, tėvai (globėjai, rūpintojai) apie mokymosi pasiekimus informuojami įvairiais būdais: skambinant, individualiai kalbantis, rašant laiškus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.3. su direktoriaus įsakymu dėl mokinių kėlimo į aukštesnę klasę, ugdymo programos baigimo, papildomų darbų skyrimo ar palikimo kartoti programą klasės vadovas mokinio tėvus (globėjus, rūpintojus) supažindina nedelsiant, bet ne vėliau kaip per 3 darbo dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Administracija du kartus per mokslo metus organizuoja Tėvų dienas, kuriose tėvai (globėjai, rūpintojai) turi galimybę susitikti su jų vaiką mokančiais mokytojais, administracija, klasės auklėtoju. Jeigu mokinys turi signalinio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t xml:space="preserve">trimestro ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pusmečio nepatenkinamus įvertinimus, klasės vadovas individualiai pakviečia tėvus dalyvauti Tėvų </w:t>
+      </w:r>
+      <w:r w:rsidR="00541B59">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vakare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Administracija kartą per mokslo metus II ir IV kl. mokiniams (jei yra būtinybė, ir III kl.) ir jų tėvams (globėjams, rūpintojams) organizuoja susirinkimą, kuriame juos supažindina su brandos egzaminų, Pagrindinio ugdymo pasiekimų patikrinimo organizavimo ir vykdymo tvarkos aprašais, tvarkaraščiais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="00EE77F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>IX SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>VERTINIMO DALYVIAI IR JŲ VAIDMUO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokiniai: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. kartu su mokytoju aptaria numatomus mokymosi pasiekimus, užduotis bei vertinimo kriterijus; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.2. nagrinėja vertinimo informaciją;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. mokytojo padedami, mokosi vertinti ir įsivertinti savo pasiekimus bei pažangą. Atsižvelgdami į savo mokymosi sėkmę, planuoja tolesnį mokymąsi, kelia sau tikslus.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokytojai: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.1. planuoja ir atlieka mokinių pažangos bei pasiekimų vertinimą ugdymo procese; .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.2. apibendrina ir įvertina mokinio pasiekimus, kompetencijas, elgesį ir vertybines nuostatas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.3. remdamiesi vertinimo informacija, analizuoja ir koreguoja mokinių mokymą ir mokymąsi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.4. suteikia reikalingą pagalbą mokymosi sunkumų turintiems mokiniams;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5. mokykloje nustatyta tvarka fiksuoja vertinimo informaciją e. dienyne; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.6. informuoja mokinius, jų tėvus, kitus mokytojus, mokyklos vadovus apie mokinių mokymąsi, pasiekimus ir mokymosi spragas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.7. mokinių pažangos bei pasiekimų vertinimo metodus derina su kitu to dalyko mokytoju, dirbančiu paral</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>se klasėse ir priima bendrus susitarimus kiekvienų mokslo metų pradžioje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>.8. analizuoja trimestrų, pusmečių, metinių, PUPP, brandos egzaminų rezultatus. Priima sprendimus dėl sėkmingų mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0436">
+        <w:t>) metodų, priemonių, naudojamų užduočių ir kt. tinkamumo, tikslingumo, išteklių panaudojimo veiksmingumo, ugdymo tikslų realumo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Administracija: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. nustato bendrą mokinių pažangos bei pasiekimų vertinimo, informacijos rinkimo, fiksavimo bei panaudojimo tvarką; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. užtikrina vertinimo metodų dermę pereinant iš klasės į klasę, iš vienos ugdymo pakopos į kitą, tarp paralelių klasių, atskirų dalykų. Koordinuoja kontrolinių darbų dažnumą; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0436" w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0436">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.3. reguliariai organizuoja mokinių pasiekimų aptarimus su mokytojais, tėvais (du/tris kartus per metus), teikia pagalbą mokymosi problemų turintiems mokiniams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRPr="004B0436" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0436">
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="bookmark=id.2s8eyo1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="7" w:name="bookmark=id.4d34og8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914306" w:rsidRDefault="00914306">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00914306">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="0" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC0DD9" w:rsidRDefault="00FC0DD9">
+    <w:p w:rsidR="00150392" w:rsidRDefault="00150392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC0DD9" w:rsidRDefault="00FC0DD9">
+    <w:p w:rsidR="00150392" w:rsidRDefault="00150392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="009A5E52" w:rsidRDefault="00742E59" w:rsidP="00C25546">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00EE77F5" w:rsidRDefault="009E468D">
     <w:pPr>
-      <w:pStyle w:val="Porat"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4819"/>
-        <w:tab w:val="clear" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
         <w:tab w:val="center" w:pos="4890"/>
       </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
-      <w:pict>
-[...20 lines deleted...]
-      <w:tab/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3009900</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="85725" cy="184150"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Laisva forma: figūra 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="5307900" y="3692688"/>
+                        <a:ext cx="76200" cy="174625"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="1000" h="1000" extrusionOk="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="-127" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="-127" y="-127"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="-127"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3009900</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="85725" cy="184150"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="image1.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image1.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="85725" cy="184150"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC0DD9" w:rsidRDefault="00FC0DD9">
+    <w:p w:rsidR="00150392" w:rsidRDefault="00150392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC0DD9" w:rsidRDefault="00FC0DD9">
+    <w:p w:rsidR="00150392" w:rsidRDefault="00150392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:nsid w:val="00000001"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07A62203"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000001"/>
-    <w:name w:val="WW8Num1"/>
+    <w:tmpl w:val="F070B3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07C95065"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F338494C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="285" w:hanging="247"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="93"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1058 lines deleted...]
-      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="480"/>
+        <w:ind w:left="285" w:hanging="459"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="95"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1920" w:hanging="720"/>
+        <w:ind w:left="285" w:hanging="725"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="95"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="720"/>
+        <w:ind w:left="560" w:hanging="725"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3480" w:hanging="1080"/>
+        <w:ind w:left="1540" w:hanging="725"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4080" w:hanging="1080"/>
+        <w:ind w:left="1580" w:hanging="725"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="1440"/>
+        <w:ind w:left="1640" w:hanging="725"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5640" w:hanging="1440"/>
+        <w:ind w:left="1680" w:hanging="725"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6600" w:hanging="1800"/>
+        <w:ind w:left="1700" w:hanging="725"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="46E338CB"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10EE2A8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="58808CC0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="FEE07E9A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1146" w:hanging="360"/>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="31C0FBD0">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E91453B0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E6D86ACA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4562581C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8D48872E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...62 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-[...736 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...38 lines deleted...]
-    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="21"/>
+    </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="160"/>
   <w:displayBackgroundShape/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
-[...8 lines deleted...]
-  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...4 lines deleted...]
-    <w:adjustLineHeightInTable/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F807A0"/>
-[...1098 lines deleted...]
-    <w:rsid w:val="00FF7D75"/>
+    <w:rsidRoot w:val="00EE77F5"/>
+    <w:rsid w:val="00150392"/>
+    <w:rsid w:val="001831D0"/>
+    <w:rsid w:val="001B621C"/>
+    <w:rsid w:val="00292BB4"/>
+    <w:rsid w:val="00396070"/>
+    <w:rsid w:val="004B0436"/>
+    <w:rsid w:val="004E4174"/>
+    <w:rsid w:val="00541B59"/>
+    <w:rsid w:val="0058149F"/>
+    <w:rsid w:val="005B447D"/>
+    <w:rsid w:val="00914306"/>
+    <w:rsid w:val="009E468D"/>
+    <w:rsid w:val="00E728A2"/>
+    <w:rsid w:val="00EE77F5"/>
+    <w:rsid w:val="00F00574"/>
+    <w:rsid w:val="00FF0C28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9218"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="108AA62C"/>
+  <w15:docId w15:val="{EED5D059-667E-4718-856B-31DED708BC19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -12461,1892 +9873,1088 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00162CDC"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00162CDC"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
-[...79 lines deleted...]
-    <w:rsid w:val="00162CDC"/>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
-[...199 lines deleted...]
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="prastasis"/>
-    <w:rsid w:val="00162CDC"/>
-[...14 lines deleted...]
-    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00162CDC"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00162CDC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
-[...43 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
-[...5 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="prastasis"/>
-    <w:rsid w:val="00162CDC"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...36 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000"/>
-[...181 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
     <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
     <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z5">
     <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
     <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
     <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
     <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
     <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
     <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
     <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z2">
     <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
     <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
     <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z1">
     <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z2">
     <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
     <w:name w:val="WW8Num13z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
     <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z1">
     <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z0">
     <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z0">
     <w:name w:val="WW8Num18z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z0">
     <w:name w:val="WW8Num19z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z0">
     <w:name w:val="WW8Num20z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z1">
     <w:name w:val="WW8Num20z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z2">
     <w:name w:val="WW8Num20z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
     <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z5">
     <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z1">
     <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
     <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z3">
     <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
     <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z2">
     <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
     <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
     <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
     <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
     <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
     <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
     <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont">
     <w:name w:val="WW-Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
   </w:style>
   <w:style w:type="character" w:styleId="Puslapionumeris">
     <w:name w:val="page number"/>
     <w:basedOn w:val="WW-DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00130DA5"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Komentaronuoroda">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E323AA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentarotekstasDiagrama">
+    <w:name w:val="Komentaro tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Komentarotekstas"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00E323AA"/>
+    <w:rPr>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentarotemaDiagrama">
+    <w:name w:val="Komentaro tema Diagrama"/>
+    <w:basedOn w:val="KomentarotekstasDiagrama"/>
+    <w:link w:val="Komentarotema"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00E323AA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Antrat10">
+    <w:name w:val="Antraštė1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pagrindinistekstas">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="prastasis"/>
+    <w:rsid w:val="0075193B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraas">
     <w:name w:val="List"/>
     <w:basedOn w:val="Pagrindinistekstas"/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat">
     <w:name w:val="caption"/>
     <w:basedOn w:val="prastasis"/>
     <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rodykl">
+    <w:name w:val="Rodyklė"/>
     <w:basedOn w:val="prastasis"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-    <w:name w:val="Heading"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Puslapinantratirporat">
+    <w:name w:val="Puslapinė antraštė ir poraštė"/>
     <w:basedOn w:val="prastasis"/>
-    <w:next w:val="Pagrindinistekstas"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
+    <w:rsid w:val="00081EFE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Porat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="prastasis"/>
     <w:link w:val="PoratDiagrama"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0075193B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Debesliotekstas">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="prastasis"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
-    <w:name w:val="Table Contents"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lentelsturinys">
+    <w:name w:val="Lentelės turinys"/>
     <w:basedOn w:val="prastasis"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableContents"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lentelsantrat">
+    <w:name w:val="Lentelės antraštė"/>
+    <w:basedOn w:val="Lentelsturinys"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
-    <w:name w:val="Frame contents"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kadroturinys">
+    <w:name w:val="Kadro turinys"/>
     <w:basedOn w:val="Pagrindinistekstas"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075193B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrats">
     <w:name w:val="header"/>
     <w:basedOn w:val="prastasis"/>
+    <w:rsid w:val="0075193B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E7B14"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037520"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentarotekstas">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="KomentarotekstasDiagrama"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E323AA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentarotema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Komentarotekstas"/>
+    <w:next w:val="Komentarotekstas"/>
+    <w:link w:val="KomentarotemaDiagrama"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E323AA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:rsid w:val="005A7FBD"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="001E7B14"/>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00914306"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
-[...1 lines deleted...]
-    <w:basedOn w:val="prastasis"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00037520"/>
+    <w:rsid w:val="00914306"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
-    <w:div w:id="38626559">
+    <w:div w:id="1097287780">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...26 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="171259718">
+    <w:div w:id="1768967145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...12 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="386682877">
+    <w:div w:id="1844735905">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...638 lines deleted...]
-      </w:divsChild>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14588,79 +11196,105 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mitR6i7dGWO1APQHoomsC3skq9AIw==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS53NGFseGt2dndpejQaHwoBMRIaChgICVIUChJ0YWJsZS5xbWxrc3RvZmo5OGEyCmlkLjJldDkycDAyCWlkLnR5amN3dDIKaWQuM2R5NnZrbTIKaWQuMXQzaDVzZjIKaWQuMnM4ZXlvMTIKaWQuNGQzNG9nODgAaioKFHN1Z2dlc3QubHR0MHdhZThwamhnEhJWeXRhdXRhcyBTdGFuaW9uaXNqLgoUc3VnZ2VzdC4yamU5ZTQyb2RwMmkSFlJ1bcWhacWha2nFsyBHaW1uYXppamFyITFmSktRWm9ZUVF4dzVIQjh6dzd5aUtKZnVhaXB5cGJ3Yg==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4A5DCB4-D86C-4808-BC8A-20885AE1C727}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8497</Characters>
+  <Pages>11</Pages>
+  <Words>5067</Words>
+  <Characters>28887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>240</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>PATVIRTINTA</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Šiaulių Didždvario gimnazija</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23357</CharactersWithSpaces>
+  <CharactersWithSpaces>33887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PATVIRTINTA</dc:title>
   <dc:creator>SekB</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>